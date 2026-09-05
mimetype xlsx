--- v0 (2026-08-09)
+++ v1 (2026-09-05)
@@ -5,142 +5,142 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sciardiello\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sciardiello\Box\2026 Information\2026 Financial Reporting\Q2 2026 (Financial Reporting)\07 IR Metrics File\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{429C34FD-9421-4788-88AF-6FA8B782AF58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EA3ABCE-FDEA-428E-89CA-DE579D8DB161}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="753" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28910" yWindow="970" windowWidth="29020" windowHeight="15700" tabRatio="753" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Financial Statements" sheetId="1" r:id="rId1"/>
     <sheet name="Non-GAAP Metrics" sheetId="2" r:id="rId2"/>
     <sheet name="KPIs" sheetId="3" r:id="rId3"/>
     <sheet name="Non-GAAP Financial Metrics" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Non-GAAP Financial Metrics'!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S46" i="3" l="1"/>
-[...55 lines deleted...]
-  <c r="L34" i="3"/>
+  <c r="S40" i="3" l="1"/>
+  <c r="R40" i="3"/>
+  <c r="Q40" i="3"/>
+  <c r="P40" i="3"/>
+  <c r="O40" i="3"/>
+  <c r="N40" i="3"/>
+  <c r="M40" i="3"/>
+  <c r="L40" i="3"/>
+  <c r="K40" i="3"/>
+  <c r="J40" i="3"/>
+  <c r="I40" i="3"/>
+  <c r="H40" i="3"/>
+  <c r="G40" i="3"/>
+  <c r="F40" i="3"/>
+  <c r="E40" i="3"/>
+  <c r="D40" i="3"/>
+  <c r="C40" i="3"/>
+  <c r="B40" i="3"/>
+  <c r="S36" i="3"/>
+  <c r="R36" i="3"/>
+  <c r="Q36" i="3"/>
+  <c r="P36" i="3"/>
+  <c r="O36" i="3"/>
+  <c r="N36" i="3"/>
+  <c r="M36" i="3"/>
+  <c r="L36" i="3"/>
+  <c r="K36" i="3"/>
+  <c r="J36" i="3"/>
+  <c r="I36" i="3"/>
+  <c r="H36" i="3"/>
+  <c r="G36" i="3"/>
+  <c r="F36" i="3"/>
+  <c r="E36" i="3"/>
+  <c r="D36" i="3"/>
+  <c r="C36" i="3"/>
+  <c r="B36" i="3"/>
+  <c r="S31" i="3"/>
+  <c r="R31" i="3"/>
+  <c r="Q31" i="3"/>
+  <c r="P31" i="3"/>
+  <c r="O31" i="3"/>
+  <c r="N31" i="3"/>
+  <c r="M31" i="3"/>
+  <c r="L31" i="3"/>
+  <c r="K31" i="3"/>
+  <c r="J31" i="3"/>
+  <c r="I31" i="3"/>
+  <c r="H31" i="3"/>
+  <c r="G31" i="3"/>
+  <c r="S28" i="3"/>
+  <c r="R28" i="3"/>
+  <c r="Q28" i="3"/>
+  <c r="P28" i="3"/>
+  <c r="O28" i="3"/>
+  <c r="N28" i="3"/>
+  <c r="M28" i="3"/>
+  <c r="L28" i="3"/>
   <c r="A1" i="3"/>
   <c r="J141" i="2"/>
   <c r="I141" i="2"/>
   <c r="H141" i="2"/>
   <c r="G141" i="2"/>
   <c r="F141" i="2"/>
   <c r="E141" i="2"/>
   <c r="D141" i="2"/>
   <c r="C141" i="2"/>
   <c r="B141" i="2"/>
   <c r="J140" i="2"/>
   <c r="I140" i="2"/>
   <c r="H140" i="2"/>
   <c r="G140" i="2"/>
   <c r="F140" i="2"/>
   <c r="E140" i="2"/>
   <c r="D140" i="2"/>
   <c r="C140" i="2"/>
   <c r="B140" i="2"/>
   <c r="J136" i="2"/>
   <c r="I136" i="2"/>
   <c r="H136" i="2"/>
   <c r="G136" i="2"/>
   <c r="F136" i="2"/>
   <c r="E136" i="2"/>
@@ -1066,51 +1066,51 @@
   <c r="C16" i="2" s="1"/>
   <c r="C18" i="2" s="1"/>
   <c r="D12" i="2"/>
   <c r="D13" i="2" s="1"/>
   <c r="D16" i="2" s="1"/>
   <c r="D18" i="2" s="1"/>
   <c r="B129" i="2"/>
   <c r="B17" i="2"/>
   <c r="F17" i="2"/>
   <c r="F9" i="2"/>
   <c r="B9" i="2"/>
   <c r="F10" i="2"/>
   <c r="B10" i="2"/>
   <c r="F12" i="2" l="1"/>
   <c r="B12" i="2"/>
   <c r="F13" i="2" l="1"/>
   <c r="F16" i="2" s="1"/>
   <c r="B13" i="2"/>
   <c r="B16" i="2" l="1"/>
   <c r="F18" i="2"/>
   <c r="B18" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="249">
   <si>
     <t>Shutterstock, Inc. Fourth Quarter Financial Information</t>
   </si>
   <si>
     <t>(amounts in thousands, except per share and share data, or unless noted otherwise)</t>
   </si>
   <si>
     <t>Q1 2022</t>
   </si>
   <si>
     <t>Q2 2022</t>
   </si>
   <si>
     <t>Q3 2022</t>
   </si>
   <si>
     <t>Q4 2022</t>
   </si>
   <si>
     <t>Q1 2023</t>
   </si>
   <si>
     <t>Q2 2023</t>
   </si>
   <si>
@@ -1484,212 +1484,224 @@
   </si>
   <si>
     <t>Income / (loss) before income taxes - adjusted</t>
   </si>
   <si>
     <t>Provision / (benefit) for income tax - adjusted</t>
   </si>
   <si>
     <t>Adjusted Net income</t>
   </si>
   <si>
     <t>Adjusted net income per diluted common share</t>
   </si>
   <si>
     <t>Adjusted Net Income Reconciliation</t>
   </si>
   <si>
     <t>Add / (less) Non-GAAP adjustments:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tax effect of non-cash equity-based compensation</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (1) (2)</t>
     </r>
   </si>
   <si>
     <t>Acquisition-related amortization expense</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Tax effect of acquisition-related amortization expense </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>Impairment losses</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tax effect of impairment of long-term investment</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>Giphy Retention Compensation Expense - non-recurring</t>
   </si>
   <si>
     <t>Tax effect of Giphy Retention Compensation Expense - non-recurring</t>
   </si>
   <si>
     <t>Merger related costs</t>
   </si>
   <si>
     <t>Tax effect of Merger related costs</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Other</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <t>Tax effect of other</t>
   </si>
   <si>
     <t>Adjusted net income</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Statutory tax rates are used to calculate the tax effect of the adjustments. </t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">(2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>The tax effect of non-cash equity-based compensation includes a $6.3 million add-back in Q2 2024 for the reduction of  deferred tax assets associated with the expiration of performance-based stock options and restricted stock units granted the Company’s Founder and Executive Chairman in 2014. The performance-based metrics were not met, the awards were not exercisable, and the Company recognized a non-cash tax expense for the change in deferred taxes.</t>
     </r>
   </si>
   <si>
     <t>(3) Other consists of unrealized gains and losses on investments, severance costs associated with strategic workforce optimizations, impairment charges recorded for long-term investments and lease assets, and legal contingencies.</t>
   </si>
   <si>
     <t>Adjusted EBITDA Reconciliation</t>
   </si>
   <si>
     <t>Reported net income / (loss)</t>
   </si>
   <si>
     <t>Add / (less) adjustments:</t>
   </si>
   <si>
     <t>Interest income</t>
   </si>
   <si>
     <t>Provision / (benefit) for income taxes</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>Non-cash Equity-based Comp</t>
   </si>
   <si>
     <t>Foreign currency (gain) / loss</t>
   </si>
   <si>
     <t>Unrealized (gain) / loss on investment</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Other</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <t>Adjusted EBITDA</t>
   </si>
   <si>
     <t>Reported revenue</t>
   </si>
   <si>
     <t>Net income margin</t>
   </si>
   <si>
     <t>Adjusted EBTIDA Margin</t>
   </si>
   <si>
     <t>(4) Other consists of severance costs associated with strategic workforce optimizations, impairment charges recorded for long-term investments and lease assets, and legal contingencies.</t>
   </si>
   <si>
     <t>Operating expenses, adjusted by amounts used to reconcile Net Income to Adjusted EBITDA,</t>
   </si>
   <si>
     <t>as a percentage of revenue</t>
   </si>
@@ -1812,743 +1824,708 @@
   </si>
   <si>
     <t>Foreign currency (loss) / gain</t>
   </si>
   <si>
     <t>Impairment loss on investment</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Total other income / (expense)</t>
   </si>
   <si>
     <t>Q2  2026</t>
   </si>
   <si>
     <t>KEY OPERATING METRICS</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Subscribers (end of period, in thousands) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Subscriber revenue (in millions) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Average revenue per customer (trailing twelve months) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Paid downloads (during the period) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(6)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Key Operating Metric Definitions:
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Subscribers, Subscriber Revenue and Average Revenue Per Customer from acquisitions are included in these metrics beginning twelve months after the closing of the respective business combination. Accordingly, the metrics include Subscribers, Subscriber revenue, and Average revenue per customer fro</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">m TurboSquid beginning February 2022, from PicMonkey beginning September 2022, from Pond5 and Splash News beginning May 2023, from Backgrid beginning February 2025, and for Average Revenue per Customer, Giphy starting July 2024. For Q3 and Q4 2024, the respective counts and revenues from Envato are included, as if the acquisition was completed at the beginning of Q3 2024. Starting Q1 2025, the respective counts and revenues from Envato are included from the date of acquisition on July 22, 2024.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) Subscribers is defined as those customers who purchase one or more of our monthly recurring products for a continuous period of at least three months, measured as of the end of the reporting period. 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) Subscriber revenue is defined as the revenue generated from subscribers during the period. 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) Average revenue per customer is calculated by dividing total revenue for the last twelve-month period by customers. Customers is defined as total active, paying customers that contributed to total revenue over the last twelve-month period.  
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">) Paid downloads is the number of downloads that our customers make in a given period of our content. Paid downloads exclude content related to </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>our Studios business</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">, downloads of content that are offered to customers for no charge, including our free </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>trials,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>metadata</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>delivered</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>through</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> our </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>data deal</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> offering.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>GEOGRAPHIC REVENUE</t>
   </si>
   <si>
     <t>North America</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Rest of the world</t>
   </si>
   <si>
     <t>Total revenue</t>
   </si>
   <si>
     <t>GEOGRAPHIC REVENUE GROWTH (expressed as a percentage)</t>
-  </si>
-[...1 lines deleted...]
-    <t>GEOGRAPHIC REVENUE GROWTH ON A CONSTANT CURRENCY BASIS (expressed as a percentage)</t>
   </si>
   <si>
     <t>REVENUE BY SALES CHANNEL</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Data, Distribution, and Services</t>
   </si>
   <si>
     <t>REVENUE GROWTH - CONSTANT CURRENCY (expressed as a percentage)</t>
   </si>
   <si>
     <t>Total Revenue</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>Revenue growth on a constant currency basis</t>
   </si>
   <si>
     <t>Revenue growth excluding the impact of Webdam on a constant currency basis</t>
   </si>
   <si>
     <t>Content revenues</t>
   </si>
   <si>
     <t>Revenue growth:Content</t>
   </si>
   <si>
     <t>Revenue growth: Content on a constant currency basis</t>
   </si>
   <si>
     <t>Data, Distribution, and Services revenues</t>
   </si>
   <si>
     <t>Revenue growth: Data, Distribution, and Services</t>
   </si>
   <si>
     <t>Revenue growth: Data, Distribution, and Services on a constant currency basis</t>
   </si>
   <si>
-    <t>BILLINGS (in millions)</t>
-[...8 lines deleted...]
-  <si>
     <t>NON-GAAP FINANCIAL MEASURES</t>
   </si>
   <si>
     <t xml:space="preserve">To supplement Shutterstock’s consolidated financial statements presented in accordance with the accounting principles generally accepted in the United States, or GAAP, Shutterstock’s management considers certain financial measures that are not prepared in accordance with GAAP, collectively referred to as non-GAAP financial measures, including adjusted EBITDA, adjusted EBITDA margin, adjusted net income, adjusted net income per diluted share, revenue growth (including by product offering) on a constant currency basis (expressed as a percentage), billings and adjusted free cash flow. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Shutterstock’s management believes that adjusted EBITDA, adjusted EBITDA margin, adjusted net income, adjusted net income per diluted share, revenue growth (including by product offering) on a constant currency basis (expressed as a percentage), revenue growth excluding the impact of Webdam on a constant currency basis (expressed as a percentage), billings and adjusted free cash flow are useful to investors because these measures enable investors to analyze Shutterstock’s operating results on the same basis as that used by management. Additionally, management believes that adjusted EBITDA, adjusted EBITDA margin, adjusted net income and adjusted net income per diluted share provide useful information to investors about the performance of the Company’s overall business because such measures eliminate the effects of unusual or other infrequent charges that are not directly attributable to Shutterstock’s underlying operating performance; and revenue growth (including by product offering) on a constant currency basis (expressed as a percentage) provides useful information to investors by eliminating the effect of foreign currency fluctuations that are not directly attributable to Shutterstock’s operating performance. Management also believes that providing these non-GAAP financial measures enhances the comparability for investors in assessing Shutterstock’s financial reporting. Shutterstock’s management believes that adjusted free cash flow is useful for investors because it provides them with an important perspective on the cash available for strategic measures, after making necessary capital investments in property and equipment to support the Company’s ongoing business operations, and provides them with the same measures that management uses as the basis for making resource allocation decisions. 
 </t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Goodwill impairment</t>
   </si>
   <si>
     <t xml:space="preserve">Shutterstock defines adjusted EBITDA as net income adjusted for depreciation and amortization, non-cash equity-based compensation, bargain purchase gain related to the acquisition of Giphy, Giphy Retention Compensation Expense - non-recurring, impairment of lease and related assets, goodwill impairment, foreign currency transaction gains and losses, severance costs associated with strategic workforce optimizations,  expenses related to long-term incentives and contingent consideration related to acquisitions, transaction costs associated with the merger of Getty, impairment loss on long-term investment, legal contingencies, interest income and expense, income taxes, and disposals of property and equipment; adjusted EBITDA margin as the ratio of adjusted EBITDA to revenue; adjusted net income as net income adjusted for the impact of non-cash equity-based compensation, the amortization of acquisition-related intangible assets, bargain purchase gain related to the acquisition of Giphy, Giphy Retention Compensation Expense - non-recurring, impairment of lease and related assets, goodwill impairment, severance costs associated with strategic workforce optimizations,  expenses related to long-term incentives and contingent consideration related to acquisitions,transaction costs associated with the merger of Getty, impairment loss on long-term investment, legal contingencies, and the estimated tax impact of such adjustments; adjusted net income per diluted common share as adjusted net income divided by weighted average diluted shares; revenue growth (including by product offering) on a constant currency basis (expressed as a percentage) as the increase in current period revenues over prior period revenues, utilizing fixed exchange rates for translating foreign currency revenues for all periods in the comparison; and adjusted free cash flow as cash provided by operating activities, adjusted for capital expenditures, content acquisition, cash received related to Giphy Retention Compensation in connection with the acquisition of Giphy, cash paid for Envato Seller Obligations, cash paid for Merger related costs, FTC settlement payments, and payments associated with long-term incentives related to acquisitions. 
 These figures have not been calculated in accordance with GAAP and should be considered in addition to results prepared in accordance with GAAP and should not be considered as a substitute for, or superior to, GAAP results. Shutterstock cautions investors that non-GAAP financial measures are not based on any standardized methodology prescribed by GAAP and are not necessarily comparable to similarly-titled measures presented by other companies. </t>
   </si>
   <si>
     <t xml:space="preserve">Reconciliations of the differences between adjusted EBITDA, adjusted EBITDA margin, adjusted net income, adjusted net income per diluted share, adjusted free cash flow, and the most comparable financial measures calculated and presented in accordance with GAAP, are presented in the tab named "Metrics Sheet". 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Shutterstock’s management also uses the non-GAAP financial measures adjusted EBITDA, adjusted EBITDA margin, adjusted net income, adjusted net income per diluted share, revenue growth (including by product offering) on a constant currency basis (expressed as a percentage) and adjusted free cash flow, in conjunction with GAAP financial measures, as an integral part of managing the business and to, among other things: (i) monitor and evaluate the performance of Shutterstock’s business operations, financial performance and overall liquidity; (ii) facilitate management’s internal comparisons of the historical operating performance of its business operations; (iii) facilitate management’s external comparisons of the results of its overall business to the historical operating performance of other companies that may have different capital structures and debt levels; (iv) review and assess the operating performance of Shutterstock’s management team and, together with other operational objectives, as a measure in evaluating employee compensation and bonuses; (v) analyze and evaluate financial and strategic planning decisions regarding future operating investments; and (vi) plan for and prepare future annual operating budgets and determine appropriate levels of operating investments.
 </t>
   </si>
   <si>
     <t>Impairment</t>
   </si>
   <si>
     <t>FTC settlement payment</t>
   </si>
   <si>
     <t xml:space="preserve">Impairments </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="17">
+  <numFmts count="15">
     <numFmt numFmtId="164" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0,_);&quot;$&quot;\(#,##0,\);&quot;$&quot;&quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0,;\(#,##0,\);&quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="#0%;&quot;-&quot;#0%;&quot;-&quot;\%;_(@_)"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00_);&quot;$&quot;\(#,##0.00\);&quot;$&quot;&quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="#0_)%;\(#0\)%;&quot;—&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="171" formatCode="#0%;&quot;-&quot;#0%;&quot;—&quot;\%;_(@_)"/>
     <numFmt numFmtId="172" formatCode="* #,##0,;* \(#,##0,\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="173" formatCode="&quot;$&quot;* #,##0,_);&quot;$&quot;* \(#,##0,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="175" formatCode="&quot;$&quot;* #,##0.0,,_);&quot;$&quot;* \(#,##0.0,,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="176" formatCode="&quot;$&quot;* #,##0.0_);&quot;$&quot;* \(#,##0.0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="&quot;$&quot;* #,##0_);&quot;$&quot;* \(#,##0\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#0.#######################%;&quot;-&quot;#0.#######################%;&quot;-&quot;\%;_(@_)"/>
-    <numFmt numFmtId="180" formatCode="* #,##0.0,,;* \(#,##0.0,,\);* &quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="181" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...49 lines deleted...]
-      <name val="Aptos Display"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2F5597"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -2607,51 +2584,51 @@
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2888,140 +2865,72 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="180" fontId="18" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -3321,53 +3230,53 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AJ193"/>
+  <dimension ref="A1:Z193"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="S124" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A83" sqref="A83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.26953125" customWidth="1"/>
     <col min="2" max="19" width="14.81640625" customWidth="1"/>
     <col min="20" max="20" width="0.81640625" customWidth="1"/>
     <col min="21" max="21" width="14.81640625" customWidth="1"/>
     <col min="22" max="25" width="18.54296875" customWidth="1"/>
     <col min="26" max="26" width="0.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="35.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T1" s="46"/>
       <c r="Z1" s="46"/>
     </row>
     <row r="2" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
@@ -3620,51 +3529,51 @@
         <v>102558000</v>
       </c>
       <c r="Q8" s="13">
         <v>97406000</v>
       </c>
       <c r="R8" s="13">
         <v>94788000</v>
       </c>
       <c r="S8" s="13">
         <v>93787000</v>
       </c>
       <c r="T8" s="47"/>
       <c r="U8" s="13">
         <v>314306000</v>
       </c>
       <c r="V8" s="13">
         <v>352630000</v>
       </c>
       <c r="W8" s="13">
         <v>396297000</v>
       </c>
       <c r="X8" s="13">
         <v>406846000</v>
       </c>
       <c r="Y8" s="13">
-        <f>SUM(P8:S8)</f>
+        <f t="shared" ref="Y8:Y20" si="0">SUM(P8:S8)</f>
         <v>388539000</v>
       </c>
       <c r="Z8" s="47"/>
     </row>
     <row r="9" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="13">
         <v>53329000</v>
       </c>
       <c r="C9" s="13">
         <v>54229000</v>
       </c>
       <c r="D9" s="13">
         <v>47777000</v>
       </c>
       <c r="E9" s="13">
         <v>47819000</v>
       </c>
       <c r="F9" s="13">
         <v>47527000</v>
       </c>
       <c r="G9" s="13">
         <v>48392000</v>
@@ -3697,51 +3606,51 @@
         <v>59358000</v>
       </c>
       <c r="Q9" s="13">
         <v>51183000</v>
       </c>
       <c r="R9" s="13">
         <v>48346000</v>
       </c>
       <c r="S9" s="13">
         <v>48008000</v>
       </c>
       <c r="T9" s="47"/>
       <c r="U9" s="13">
         <v>203154000</v>
       </c>
       <c r="V9" s="13">
         <v>214749000</v>
       </c>
       <c r="W9" s="13">
         <v>222704000</v>
       </c>
       <c r="X9" s="13">
         <v>220977000</v>
       </c>
       <c r="Y9" s="13">
-        <f>SUM(P9:S9)</f>
+        <f t="shared" si="0"/>
         <v>206895000</v>
       </c>
       <c r="Z9" s="47"/>
     </row>
     <row r="10" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="13">
         <v>13626000</v>
       </c>
       <c r="C10" s="13">
         <v>17162000</v>
       </c>
       <c r="D10" s="13">
         <v>17534000</v>
       </c>
       <c r="E10" s="13">
         <v>17112000</v>
       </c>
       <c r="F10" s="13">
         <v>15406000</v>
       </c>
       <c r="G10" s="13">
         <v>29218000</v>
@@ -3774,51 +3683,51 @@
         <v>22374000</v>
       </c>
       <c r="Q10" s="13">
         <v>26040000</v>
       </c>
       <c r="R10" s="13">
         <v>19405000</v>
       </c>
       <c r="S10" s="13">
         <v>17574000</v>
       </c>
       <c r="T10" s="47"/>
       <c r="U10" s="13">
         <v>65434000</v>
       </c>
       <c r="V10" s="13">
         <v>96162000</v>
       </c>
       <c r="W10" s="13">
         <v>88417000</v>
       </c>
       <c r="X10" s="13">
         <v>89033000</v>
       </c>
       <c r="Y10" s="13">
-        <f>SUM(P10:S10)</f>
+        <f t="shared" si="0"/>
         <v>85393000</v>
       </c>
       <c r="Z10" s="47"/>
     </row>
     <row r="11" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="13">
         <v>30808000</v>
       </c>
       <c r="C11" s="13">
         <v>33088000</v>
       </c>
       <c r="D11" s="13">
         <v>30189000</v>
       </c>
       <c r="E11" s="13">
         <v>38559000</v>
       </c>
       <c r="F11" s="13">
         <v>33815000</v>
       </c>
       <c r="G11" s="13">
         <v>38099000</v>
@@ -3851,51 +3760,51 @@
         <v>43313000</v>
       </c>
       <c r="Q11" s="13">
         <v>47956000</v>
       </c>
       <c r="R11" s="13">
         <v>67585000</v>
       </c>
       <c r="S11" s="13">
         <v>43930000</v>
       </c>
       <c r="T11" s="47"/>
       <c r="U11" s="13">
         <v>132644000</v>
       </c>
       <c r="V11" s="13">
         <v>142646000</v>
       </c>
       <c r="W11" s="13">
         <v>159136000</v>
       </c>
       <c r="X11" s="13">
         <v>198010000</v>
       </c>
       <c r="Y11" s="13">
-        <f>SUM(P11:S11)</f>
+        <f t="shared" si="0"/>
         <v>202784000</v>
       </c>
       <c r="Z11" s="47"/>
     </row>
     <row r="12" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="15">
         <v>0</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <v>18664000</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>0</v>
@@ -3928,51 +3837,51 @@
         <v>0</v>
       </c>
       <c r="Q12" s="15">
         <v>0</v>
       </c>
       <c r="R12" s="15">
         <v>0</v>
       </c>
       <c r="S12" s="15">
         <v>173738000</v>
       </c>
       <c r="T12" s="47"/>
       <c r="U12" s="15">
         <v>18664000</v>
       </c>
       <c r="V12" s="15">
         <v>0</v>
       </c>
       <c r="W12" s="15">
         <v>0</v>
       </c>
       <c r="X12" s="15">
         <v>0</v>
       </c>
       <c r="Y12" s="15">
-        <f>SUM(P12:S12)</f>
+        <f t="shared" si="0"/>
         <v>173738000</v>
       </c>
       <c r="Z12" s="47"/>
     </row>
     <row r="13" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="17">
         <v>167214000</v>
       </c>
       <c r="C13" s="17">
         <v>181498000</v>
       </c>
       <c r="D13" s="17">
         <v>175411000</v>
       </c>
       <c r="E13" s="17">
         <v>210079000</v>
       </c>
       <c r="F13" s="17">
         <v>174911000</v>
       </c>
       <c r="G13" s="17">
         <v>200125000</v>
@@ -4005,51 +3914,51 @@
         <v>227603000</v>
       </c>
       <c r="Q13" s="17">
         <v>222585000</v>
       </c>
       <c r="R13" s="17">
         <v>230124000</v>
       </c>
       <c r="S13" s="17">
         <v>377037000</v>
       </c>
       <c r="T13" s="47"/>
       <c r="U13" s="17">
         <v>734202000</v>
       </c>
       <c r="V13" s="17">
         <v>806187000</v>
       </c>
       <c r="W13" s="17">
         <v>866554000</v>
       </c>
       <c r="X13" s="17">
         <v>914866000</v>
       </c>
       <c r="Y13" s="17">
-        <f>SUM(P13:S13)</f>
+        <f t="shared" si="0"/>
         <v>1057349000</v>
       </c>
       <c r="Z13" s="47"/>
     </row>
     <row r="14" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="10">
         <v>31918000</v>
       </c>
       <c r="C14" s="10">
         <v>25374000</v>
       </c>
       <c r="D14" s="10">
         <v>28685000</v>
       </c>
       <c r="E14" s="10">
         <v>7647000</v>
       </c>
       <c r="F14" s="10">
         <v>40369000</v>
       </c>
       <c r="G14" s="10">
         <v>8715000</v>
@@ -4082,128 +3991,128 @@
         <v>32491000</v>
       </c>
       <c r="Q14" s="10">
         <v>-2364000</v>
       </c>
       <c r="R14" s="10">
         <v>-30954000</v>
       </c>
       <c r="S14" s="10">
         <v>-155236000</v>
       </c>
       <c r="T14" s="47"/>
       <c r="U14" s="10">
         <v>93624000</v>
       </c>
       <c r="V14" s="10">
         <v>68400000</v>
       </c>
       <c r="W14" s="10">
         <v>68708000</v>
       </c>
       <c r="X14" s="10">
         <v>75059000</v>
       </c>
       <c r="Y14" s="10">
-        <f>SUM(P14:S14)</f>
+        <f t="shared" si="0"/>
         <v>-156063000</v>
       </c>
       <c r="Z14" s="47"/>
     </row>
-    <row r="15" spans="1:26" s="121" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="118" t="s">
+    <row r="15" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="119">
-[...14 lines deleted...]
-      <c r="G15" s="120">
+      <c r="B15" s="13">
+        <v>0</v>
+      </c>
+      <c r="C15" s="13">
+        <v>0</v>
+      </c>
+      <c r="D15" s="13">
+        <v>0</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>0</v>
+      </c>
+      <c r="G15" s="98">
         <v>41940000</v>
       </c>
-      <c r="H15" s="120">
+      <c r="H15" s="98">
         <v>9864000</v>
       </c>
-      <c r="I15" s="120">
+      <c r="I15" s="98">
         <v>-1543000</v>
       </c>
-      <c r="J15" s="120">
-[...26 lines deleted...]
-      <c r="S15" s="120">
+      <c r="J15" s="98">
+        <v>0</v>
+      </c>
+      <c r="K15" s="98">
+        <v>0</v>
+      </c>
+      <c r="L15" s="98">
+        <v>0</v>
+      </c>
+      <c r="M15" s="98">
+        <v>0</v>
+      </c>
+      <c r="N15" s="98">
+        <v>0</v>
+      </c>
+      <c r="O15" s="98">
+        <v>0</v>
+      </c>
+      <c r="P15" s="98">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="98">
+        <v>0</v>
+      </c>
+      <c r="R15" s="98">
+        <v>0</v>
+      </c>
+      <c r="S15" s="98">
         <v>0</v>
       </c>
       <c r="T15" s="47"/>
-      <c r="U15" s="119">
-[...2 lines deleted...]
-      <c r="V15" s="119">
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
         <v>50261000</v>
       </c>
-      <c r="W15" s="119">
-[...6 lines deleted...]
-        <f>SUM(P15:S15)</f>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Z15" s="47"/>
     </row>
     <row r="16" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="13">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>-205000</v>
       </c>
       <c r="D16" s="13">
         <v>-439000</v>
       </c>
       <c r="E16" s="13">
         <v>-692000</v>
       </c>
       <c r="F16" s="13">
         <v>-231000</v>
       </c>
       <c r="G16" s="13">
         <v>-493000</v>
@@ -4236,51 +4145,51 @@
         <v>-4226000</v>
       </c>
       <c r="Q16" s="13">
         <v>-4078000</v>
       </c>
       <c r="R16" s="13">
         <v>-3760000</v>
       </c>
       <c r="S16" s="13">
         <v>-3833000</v>
       </c>
       <c r="T16" s="47"/>
       <c r="U16" s="13">
         <v>-1336000</v>
       </c>
       <c r="V16" s="13">
         <v>-1857000</v>
       </c>
       <c r="W16" s="13">
         <v>-10561000</v>
       </c>
       <c r="X16" s="13">
         <v>-16826000</v>
       </c>
       <c r="Y16" s="13">
-        <f>SUM(P16:S16)</f>
+        <f t="shared" si="0"/>
         <v>-15897000</v>
       </c>
       <c r="Z16" s="47"/>
     </row>
     <row r="17" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="15">
         <v>758000</v>
       </c>
       <c r="C17" s="15">
         <v>-2456000</v>
       </c>
       <c r="D17" s="15">
         <v>-1107000</v>
       </c>
       <c r="E17" s="15">
         <v>1554000</v>
       </c>
       <c r="F17" s="15">
         <v>1276000</v>
       </c>
       <c r="G17" s="15">
         <v>1219000</v>
@@ -4313,51 +4222,51 @@
         <v>3138000</v>
       </c>
       <c r="Q17" s="15">
         <v>-13179000</v>
       </c>
       <c r="R17" s="15">
         <v>-14661000</v>
       </c>
       <c r="S17" s="15">
         <v>-1862000</v>
       </c>
       <c r="T17" s="47"/>
       <c r="U17" s="15">
         <v>-1251000</v>
       </c>
       <c r="V17" s="15">
         <v>5664000</v>
       </c>
       <c r="W17" s="15">
         <v>4401000</v>
       </c>
       <c r="X17" s="15">
         <v>17098000</v>
       </c>
       <c r="Y17" s="15">
-        <f>SUM(P17:S17)</f>
+        <f t="shared" si="0"/>
         <v>-26564000</v>
       </c>
       <c r="Z17" s="47"/>
     </row>
     <row r="18" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="10">
         <v>32676000</v>
       </c>
       <c r="C18" s="10">
         <v>22713000</v>
       </c>
       <c r="D18" s="10">
         <v>27139000</v>
       </c>
       <c r="E18" s="10">
         <v>8509000</v>
       </c>
       <c r="F18" s="10">
         <v>41414000</v>
       </c>
       <c r="G18" s="10">
         <v>51381000</v>
@@ -4390,51 +4299,51 @@
         <v>31403000</v>
       </c>
       <c r="Q18" s="10">
         <v>-19621000</v>
       </c>
       <c r="R18" s="10">
         <v>-49375000</v>
       </c>
       <c r="S18" s="10">
         <v>-160931000</v>
       </c>
       <c r="T18" s="47"/>
       <c r="U18" s="10">
         <v>91037000</v>
       </c>
       <c r="V18" s="10">
         <v>122468000</v>
       </c>
       <c r="W18" s="10">
         <v>62548000</v>
       </c>
       <c r="X18" s="10">
         <v>75331000</v>
       </c>
       <c r="Y18" s="10">
-        <f>SUM(P18:S18)</f>
+        <f t="shared" si="0"/>
         <v>-198524000</v>
       </c>
       <c r="Z18" s="47"/>
     </row>
     <row r="19" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="15">
         <v>6104000</v>
       </c>
       <c r="C19" s="15">
         <v>3268000</v>
       </c>
       <c r="D19" s="15">
         <v>4099000</v>
       </c>
       <c r="E19" s="15">
         <v>1463000</v>
       </c>
       <c r="F19" s="15">
         <v>8571000</v>
       </c>
       <c r="G19" s="15">
         <v>1368000</v>
@@ -4467,51 +4376,51 @@
         <v>18016000</v>
       </c>
       <c r="Q19" s="15">
         <v>-3602000</v>
       </c>
       <c r="R19" s="15">
         <v>-1806000</v>
       </c>
       <c r="S19" s="15">
         <v>-4992000</v>
       </c>
       <c r="T19" s="47"/>
       <c r="U19" s="15">
         <v>14934000</v>
       </c>
       <c r="V19" s="15">
         <v>12199000</v>
       </c>
       <c r="W19" s="15">
         <v>26616000</v>
       </c>
       <c r="X19" s="15">
         <v>29835000</v>
       </c>
       <c r="Y19" s="15">
-        <f>SUM(P19:S19)</f>
+        <f t="shared" si="0"/>
         <v>7616000</v>
       </c>
       <c r="Z19" s="47"/>
     </row>
     <row r="20" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="24">
         <v>26572000</v>
       </c>
       <c r="C20" s="24">
         <v>19445000</v>
       </c>
       <c r="D20" s="24">
         <v>23040000</v>
       </c>
       <c r="E20" s="24">
         <v>7046000</v>
       </c>
       <c r="F20" s="24">
         <v>32843000</v>
       </c>
       <c r="G20" s="24">
         <v>50013000</v>
@@ -4544,51 +4453,51 @@
         <v>13387000</v>
       </c>
       <c r="Q20" s="24">
         <v>-16019000</v>
       </c>
       <c r="R20" s="24">
         <v>-47569000</v>
       </c>
       <c r="S20" s="24">
         <v>-155939000</v>
       </c>
       <c r="T20" s="46"/>
       <c r="U20" s="24">
         <v>76103000</v>
       </c>
       <c r="V20" s="24">
         <v>110269000</v>
       </c>
       <c r="W20" s="24">
         <v>35932000</v>
       </c>
       <c r="X20" s="24">
         <v>45496000</v>
       </c>
       <c r="Y20" s="24">
-        <f>SUM(P20:S20)</f>
+        <f t="shared" si="0"/>
         <v>-206140000</v>
       </c>
       <c r="Z20" s="46"/>
     </row>
     <row r="21" spans="1:26" ht="10.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A21" s="25"/>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="47"/>
@@ -4901,974 +4810,974 @@
       <c r="U28" s="13">
         <v>36546000</v>
       </c>
       <c r="V28" s="13">
         <v>36242000</v>
       </c>
       <c r="W28" s="13">
         <v>35658000</v>
       </c>
       <c r="X28" s="13">
         <v>36268000</v>
       </c>
       <c r="Z28" s="47"/>
     </row>
     <row r="29" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="R29" s="11"/>
       <c r="T29" s="47"/>
       <c r="Z29" s="47"/>
     </row>
     <row r="30" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="R30" s="11"/>
       <c r="T30" s="47"/>
       <c r="Z30" s="47"/>
     </row>
     <row r="31" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="125" t="s">
+      <c r="A31" s="101" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="47"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="47"/>
     </row>
     <row r="32" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="27">
-        <f>B5/B$5</f>
+        <f t="shared" ref="B32:S32" si="1">B5/B$5</f>
         <v>1</v>
       </c>
       <c r="C32" s="27">
-        <f>C5/C$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="D32" s="27">
-        <f>D5/D$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="E32" s="27">
-        <f>E5/E$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="F32" s="27">
-        <f>F5/F$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="G32" s="27">
-        <f>G5/G$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="H32" s="27">
-        <f>H5/H$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="I32" s="27">
-        <f>I5/I$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="J32" s="27">
-        <f>J5/J$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="K32" s="27">
-        <f>K5/K$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="L32" s="27">
-        <f>L5/L$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="M32" s="27">
-        <f>M5/M$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="N32" s="27">
-        <f>N5/N$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="O32" s="27">
-        <f>O5/O$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="P32" s="27">
-        <f>P5/P$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="Q32" s="27">
-        <f>Q5/Q$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="R32" s="27">
-        <f>R5/R$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="S32" s="27">
-        <f>S5/S$5</f>
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="T32" s="47"/>
       <c r="U32" s="27">
         <f>U5/U$5</f>
         <v>1</v>
       </c>
       <c r="V32" s="27">
         <f>V5/V$5</f>
         <v>1</v>
       </c>
       <c r="W32" s="27">
         <f>W5/W$5</f>
         <v>1</v>
       </c>
       <c r="X32" s="27">
         <f>X5/X$5</f>
         <v>1</v>
       </c>
       <c r="Y32" s="27">
         <f>Y5/Y$5</f>
         <v>1</v>
       </c>
       <c r="Z32" s="47"/>
     </row>
     <row r="33" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="11" t="s">
         <v>23</v>
       </c>
       <c r="R33" s="11"/>
       <c r="T33" s="47"/>
       <c r="Z33" s="47"/>
     </row>
     <row r="34" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="28">
-        <f>B8/B$5</f>
+        <f t="shared" ref="B34:S34" si="2">B8/B$5</f>
         <v>0.34876865596689632</v>
       </c>
       <c r="C34" s="28">
-        <f>C8/C$5</f>
+        <f t="shared" si="2"/>
         <v>0.37230267991801697</v>
       </c>
       <c r="D34" s="28">
-        <f>D8/D$5</f>
+        <f t="shared" si="2"/>
         <v>0.39153633584195674</v>
       </c>
       <c r="E34" s="28">
-        <f>E8/E$5</f>
+        <f t="shared" si="2"/>
         <v>0.40383325831549743</v>
       </c>
       <c r="F34" s="28">
-        <f>F8/F$5</f>
+        <f t="shared" si="2"/>
         <v>0.36307599405425495</v>
       </c>
       <c r="G34" s="28">
-        <f>G8/G$5</f>
+        <f t="shared" si="2"/>
         <v>0.40421375215475963</v>
       </c>
       <c r="H34" s="28">
-        <f>H8/H$5</f>
+        <f t="shared" si="2"/>
         <v>0.4039434421731376</v>
       </c>
       <c r="I34" s="28">
-        <f>I8/I$5</f>
+        <f t="shared" si="2"/>
         <v>0.44117687679254575</v>
       </c>
       <c r="J34" s="28">
-        <f>J8/J$5</f>
+        <f t="shared" si="2"/>
         <v>0.41156241980262698</v>
       </c>
       <c r="K34" s="28">
-        <f>K8/K$5</f>
+        <f t="shared" si="2"/>
         <v>0.41469100625758343</v>
       </c>
       <c r="L34" s="28">
-        <f>L8/L$5</f>
+        <f t="shared" si="2"/>
         <v>0.41664006257282871</v>
       </c>
       <c r="M34" s="28">
-        <f>M8/M$5</f>
+        <f t="shared" si="2"/>
         <v>0.44918619609597854</v>
       </c>
       <c r="N34" s="28">
-        <f>N8/N$5</f>
+        <f t="shared" si="2"/>
         <v>0.41582721952023743</v>
       </c>
       <c r="O34" s="28">
-        <f>O8/O$5</f>
+        <f t="shared" si="2"/>
         <v>0.39699614217760965</v>
       </c>
       <c r="P34" s="28">
-        <f>P8/P$5</f>
+        <f t="shared" si="2"/>
         <v>0.39431128745761146</v>
       </c>
       <c r="Q34" s="28">
-        <f>Q8/Q$5</f>
+        <f t="shared" si="2"/>
         <v>0.44231022472879516</v>
       </c>
       <c r="R34" s="28">
-        <f>R8/R$5</f>
+        <f t="shared" si="2"/>
         <v>0.47591504744690466</v>
       </c>
       <c r="S34" s="28">
-        <f>S8/S$5</f>
+        <f t="shared" si="2"/>
         <v>0.42284299890442334</v>
       </c>
       <c r="T34" s="47"/>
       <c r="U34" s="28">
-        <f>U8/U$5</f>
+        <f t="shared" ref="U34:Y41" si="3">U8/U$5</f>
         <v>0.37967640542819386</v>
       </c>
       <c r="V34" s="28">
-        <f>V8/V$5</f>
+        <f t="shared" si="3"/>
         <v>0.40319602280847988</v>
       </c>
       <c r="W34" s="28">
-        <f>W8/W$5</f>
+        <f t="shared" si="3"/>
         <v>0.42372832425566309</v>
       </c>
       <c r="X34" s="28">
-        <f>X8/X$5</f>
+        <f t="shared" si="3"/>
         <v>0.4109866909109276</v>
       </c>
       <c r="Y34" s="28">
-        <f>Y8/Y$5</f>
+        <f t="shared" si="3"/>
         <v>0.43109401455253937</v>
       </c>
       <c r="Z34" s="47"/>
     </row>
     <row r="35" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="28">
-        <f>B9/B$5</f>
+        <f t="shared" ref="B35:S35" si="4">B9/B$5</f>
         <v>0.26780728361087119</v>
       </c>
       <c r="C35" s="28">
-        <f>C9/C$5</f>
+        <f t="shared" si="4"/>
         <v>0.26213794036892379</v>
       </c>
       <c r="D35" s="28">
-        <f>D9/D$5</f>
+        <f t="shared" si="4"/>
         <v>0.23409082000627157</v>
       </c>
       <c r="E35" s="28">
-        <f>E9/E$5</f>
+        <f t="shared" si="4"/>
         <v>0.21962925879316206</v>
       </c>
       <c r="F35" s="28">
-        <f>F9/F$5</f>
+        <f t="shared" si="4"/>
         <v>0.22076830174656262</v>
       </c>
       <c r="G35" s="28">
-        <f>G9/G$5</f>
+        <f t="shared" si="4"/>
         <v>0.23171806167400882</v>
       </c>
       <c r="H35" s="28">
-        <f>H9/H$5</f>
+        <f t="shared" si="4"/>
         <v>0.24079520510358074</v>
       </c>
       <c r="I35" s="28">
-        <f>I9/I$5</f>
+        <f t="shared" si="4"/>
         <v>0.28848765531560316</v>
       </c>
       <c r="J35" s="28">
-        <f>J9/J$5</f>
+        <f t="shared" si="4"/>
         <v>0.26239880549658212</v>
       </c>
       <c r="K35" s="28">
-        <f>K9/K$5</f>
+        <f t="shared" si="4"/>
         <v>0.23576592911707633</v>
       </c>
       <c r="L35" s="28">
-        <f>L9/L$5</f>
+        <f t="shared" si="4"/>
         <v>0.22109199163567289</v>
       </c>
       <c r="M35" s="28">
-        <f>M9/M$5</f>
+        <f t="shared" si="4"/>
         <v>0.23644658937460547</v>
       </c>
       <c r="N35" s="28">
-        <f>N9/N$5</f>
+        <f t="shared" si="4"/>
         <v>0.21992828291154892</v>
       </c>
       <c r="O35" s="28">
-        <f>O9/O$5</f>
+        <f t="shared" si="4"/>
         <v>0.21377954230495524</v>
       </c>
       <c r="P35" s="28">
-        <f>P9/P$5</f>
+        <f t="shared" si="4"/>
         <v>0.22821749059955246</v>
       </c>
       <c r="Q35" s="28">
-        <f>Q9/Q$5</f>
+        <f t="shared" si="4"/>
         <v>0.23241652703420654</v>
       </c>
       <c r="R35" s="28">
-        <f>R9/R$5</f>
+        <f t="shared" si="4"/>
         <v>0.24273736004418336</v>
       </c>
       <c r="S35" s="28">
-        <f>S9/S$5</f>
+        <f t="shared" si="4"/>
         <v>0.21644627391220059</v>
       </c>
       <c r="T35" s="47"/>
       <c r="U35" s="28">
-        <f>U9/U$5</f>
+        <f t="shared" si="3"/>
         <v>0.2454066434250676</v>
       </c>
       <c r="V35" s="28">
-        <f>V9/V$5</f>
+        <f t="shared" si="3"/>
         <v>0.24554332502083839</v>
       </c>
       <c r="W35" s="28">
-        <f>W9/W$5</f>
+        <f t="shared" si="3"/>
         <v>0.23811937189792806</v>
       </c>
       <c r="X35" s="28">
-        <f>X9/X$5</f>
+        <f t="shared" si="3"/>
         <v>0.22322600196984621</v>
       </c>
       <c r="Y35" s="28">
-        <f>Y9/Y$5</f>
+        <f t="shared" si="3"/>
         <v>0.2295553242810828</v>
       </c>
       <c r="Z35" s="47"/>
     </row>
     <row r="36" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="28">
-        <f>B10/B$5</f>
+        <f t="shared" ref="B36:S36" si="5">B10/B$5</f>
         <v>6.8426973063093824E-2</v>
       </c>
       <c r="C36" s="28">
-        <f>C10/C$5</f>
+        <f t="shared" si="5"/>
         <v>8.2959511195328517E-2</v>
       </c>
       <c r="D36" s="28">
-        <f>D10/D$5</f>
+        <f t="shared" si="5"/>
         <v>8.5910551897146442E-2</v>
       </c>
       <c r="E36" s="28">
-        <f>E10/E$5</f>
+        <f t="shared" si="5"/>
         <v>7.8594196375260647E-2</v>
       </c>
       <c r="F36" s="28">
-        <f>F10/F$5</f>
+        <f t="shared" si="5"/>
         <v>7.1562616127833517E-2</v>
       </c>
       <c r="G36" s="28">
-        <f>G10/G$5</f>
+        <f t="shared" si="5"/>
         <v>0.13990614824746217</v>
       </c>
       <c r="H36" s="28">
-        <f>H10/H$5</f>
+        <f t="shared" si="5"/>
         <v>0.12046405542598436</v>
       </c>
       <c r="I36" s="28">
-        <f>I10/I$5</f>
+        <f t="shared" si="5"/>
         <v>0.10790952909275892</v>
       </c>
       <c r="J36" s="28">
-        <f>J10/J$5</f>
+        <f t="shared" si="5"/>
         <v>9.8224575974616798E-2</v>
       </c>
       <c r="K36" s="28">
-        <f>K10/K$5</f>
+        <f t="shared" si="5"/>
         <v>9.0246440630211811E-2</v>
       </c>
       <c r="L36" s="28">
-        <f>L10/L$5</f>
+        <f t="shared" si="5"/>
         <v>0.11417146870560442</v>
       </c>
       <c r="M36" s="28">
-        <f>M10/M$5</f>
+        <f t="shared" si="5"/>
         <v>7.5495593393686125E-2</v>
       </c>
       <c r="N36" s="28">
-        <f>N10/N$5</f>
+        <f t="shared" si="5"/>
         <v>8.1877009314978155E-2</v>
       </c>
       <c r="O36" s="28">
-        <f>O10/O$5</f>
+        <f t="shared" si="5"/>
         <v>7.7733248436271024E-2</v>
       </c>
       <c r="P36" s="28">
-        <f>P10/P$5</f>
+        <f t="shared" si="5"/>
         <v>8.6022745622736402E-2</v>
       </c>
       <c r="Q36" s="28">
-        <f>Q10/Q$5</f>
+        <f t="shared" si="5"/>
         <v>0.11824485403299413</v>
       </c>
       <c r="R36" s="28">
-        <f>R10/R$5</f>
+        <f t="shared" si="5"/>
         <v>9.7429331726665666E-2</v>
       </c>
       <c r="S36" s="28">
-        <f>S10/S$5</f>
+        <f t="shared" si="5"/>
         <v>7.9233186505020273E-2</v>
       </c>
       <c r="T36" s="47"/>
       <c r="U36" s="28">
-        <f>U10/U$5</f>
+        <f t="shared" si="3"/>
         <v>7.904318057176267E-2</v>
       </c>
       <c r="V36" s="28">
-        <f>V10/V$5</f>
+        <f t="shared" si="3"/>
         <v>0.10995132559711041</v>
       </c>
       <c r="W36" s="28">
-        <f>W10/W$5</f>
+        <f t="shared" si="3"/>
         <v>9.4537145740979531E-2</v>
       </c>
       <c r="X36" s="28">
-        <f>X10/X$5</f>
+        <f t="shared" si="3"/>
         <v>8.9939136803293185E-2</v>
       </c>
       <c r="Y36" s="28">
-        <f>Y10/Y$5</f>
+        <f t="shared" si="3"/>
         <v>9.4745729990258362E-2</v>
       </c>
       <c r="Z36" s="47"/>
     </row>
     <row r="37" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="28">
-        <f>B11/B$5</f>
+        <f t="shared" ref="B37:S37" si="6">B11/B$5</f>
         <v>0.15471144768294398</v>
       </c>
       <c r="C37" s="28">
-        <f>C11/C$5</f>
+        <f t="shared" si="6"/>
         <v>0.15994431339185583</v>
       </c>
       <c r="D37" s="28">
-        <f>D11/D$5</f>
+        <f t="shared" si="6"/>
         <v>0.14791568673565381</v>
       </c>
       <c r="E37" s="28">
-        <f>E11/E$5</f>
+        <f t="shared" si="6"/>
         <v>0.1770987387817716</v>
       </c>
       <c r="F37" s="28">
-        <f>F11/F$5</f>
+        <f t="shared" si="6"/>
         <v>0.15707450761798589</v>
       </c>
       <c r="G37" s="28">
-        <f>G11/G$5</f>
+        <f t="shared" si="6"/>
         <v>0.18243152652748515</v>
       </c>
       <c r="H37" s="28">
-        <f>H11/H$5</f>
+        <f t="shared" si="6"/>
         <v>0.16109034161064617</v>
       </c>
       <c r="I37" s="28">
-        <f>I11/I$5</f>
+        <f t="shared" si="6"/>
         <v>0.15264778863727391</v>
       </c>
       <c r="J37" s="28">
-        <f>J11/J$5</f>
+        <f t="shared" si="6"/>
         <v>0.14967687749340924</v>
       </c>
       <c r="K37" s="28">
-        <f>K11/K$5</f>
+        <f t="shared" si="6"/>
         <v>0.16538288503224224</v>
       </c>
       <c r="L37" s="28">
-        <f>L11/L$5</f>
+        <f t="shared" si="6"/>
         <v>0.17567082222612415</v>
       </c>
       <c r="M37" s="28">
-        <f>M11/M$5</f>
+        <f t="shared" si="6"/>
         <v>0.18634791015796665</v>
       </c>
       <c r="N37" s="28">
-        <f>N11/N$5</f>
+        <f t="shared" si="6"/>
         <v>0.24032231473085483</v>
       </c>
       <c r="O37" s="28">
-        <f>O11/O$5</f>
+        <f t="shared" si="6"/>
         <v>0.18140754335368367</v>
       </c>
       <c r="P37" s="28">
-        <f>P11/P$5</f>
+        <f t="shared" si="6"/>
         <v>0.16652825516928496</v>
       </c>
       <c r="Q37" s="28">
-        <f>Q11/Q$5</f>
+        <f t="shared" si="6"/>
         <v>0.21776306528441883</v>
       </c>
       <c r="R37" s="28">
-        <f>R11/R$5</f>
+        <f t="shared" si="6"/>
         <v>0.33933323291660389</v>
       </c>
       <c r="S37" s="28">
-        <f>S11/S$5</f>
+        <f t="shared" si="6"/>
         <v>0.19806042353280642</v>
       </c>
       <c r="T37" s="47"/>
       <c r="U37" s="28">
-        <f>U11/U$5</f>
+        <f t="shared" si="3"/>
         <v>0.16023173952014069</v>
       </c>
       <c r="V37" s="28">
-        <f>V11/V$5</f>
+        <f t="shared" si="3"/>
         <v>0.16310098366428954</v>
       </c>
       <c r="W37" s="28">
-        <f>W11/W$5</f>
+        <f t="shared" si="3"/>
         <v>0.170151251734808</v>
       </c>
       <c r="X37" s="28">
-        <f>X11/X$5</f>
+        <f t="shared" si="3"/>
         <v>0.20002525443846755</v>
       </c>
       <c r="Y37" s="28">
-        <f>Y11/Y$5</f>
+        <f t="shared" si="3"/>
         <v>0.22499406403738659</v>
       </c>
       <c r="Z37" s="47"/>
     </row>
     <row r="38" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="122" t="s">
-        <v>253</v>
+      <c r="A38" s="99" t="s">
+        <v>248</v>
       </c>
       <c r="B38" s="29">
-        <f>B12/B$5</f>
+        <f t="shared" ref="B38:S38" si="7">B12/B$5</f>
         <v>0</v>
       </c>
       <c r="C38" s="29">
-        <f>C12/C$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="D38" s="29">
-        <f>D12/D$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="E38" s="29">
-        <f>E12/E$5</f>
+        <f t="shared" si="7"/>
         <v>8.5722421759459141E-2</v>
       </c>
       <c r="F38" s="29">
-        <f>F12/F$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G38" s="29">
-        <f>G12/G$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H38" s="29">
-        <f>H12/H$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I38" s="29">
-        <f>I12/I$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J38" s="29">
-        <f>J12/J$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K38" s="29">
-        <f>K12/K$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L38" s="29">
-        <f>L12/L$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M38" s="29">
-        <f>M12/M$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N38" s="29">
-        <f>N12/N$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O38" s="29">
-        <f>O12/O$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P38" s="29">
-        <f>P12/P$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q38" s="29">
-        <f>Q12/Q$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R38" s="29">
-        <f>R12/R$5</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="S38" s="29">
-        <f>S12/S$5</f>
+        <f t="shared" si="7"/>
         <v>0.78330575606061292</v>
       </c>
       <c r="T38" s="47"/>
       <c r="U38" s="29">
-        <f>U12/U$5</f>
+        <f t="shared" si="3"/>
         <v>2.2545800687584105E-2</v>
       </c>
       <c r="V38" s="29">
-        <f>V12/V$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="W38" s="29">
-        <f>W12/W$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="X38" s="29">
-        <f>X12/X$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Y38" s="29">
-        <f>Y12/Y$5</f>
+        <f t="shared" si="3"/>
         <v>0.19276677991225871</v>
       </c>
       <c r="Z38" s="47"/>
     </row>
     <row r="39" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="30">
-        <f>B13/B$5</f>
+        <f t="shared" ref="B39:S39" si="8">B13/B$5</f>
         <v>0.83971436032380531</v>
       </c>
       <c r="C39" s="30">
-        <f>C13/C$5</f>
+        <f t="shared" si="8"/>
         <v>0.87734444487412511</v>
       </c>
       <c r="D39" s="30">
-        <f>D13/D$5</f>
+        <f t="shared" si="8"/>
         <v>0.85945339448102853</v>
       </c>
       <c r="E39" s="30">
-        <f>E13/E$5</f>
+        <f t="shared" si="8"/>
         <v>0.96487787402515091</v>
       </c>
       <c r="F39" s="30">
-        <f>F13/F$5</f>
+        <f t="shared" si="8"/>
         <v>0.81248141954663688</v>
       </c>
       <c r="G39" s="30">
-        <f>G13/G$5</f>
+        <f t="shared" si="8"/>
         <v>0.95826948860371575</v>
       </c>
       <c r="H39" s="30">
-        <f>H13/H$5</f>
+        <f t="shared" si="8"/>
         <v>0.92629304431334891</v>
       </c>
       <c r="I39" s="30">
-        <f>I13/I$5</f>
+        <f t="shared" si="8"/>
         <v>0.99022184983818173</v>
       </c>
       <c r="J39" s="30">
-        <f>J13/J$5</f>
+        <f t="shared" si="8"/>
         <v>0.92186267876723516</v>
       </c>
       <c r="K39" s="30">
-        <f>K13/K$5</f>
+        <f t="shared" si="8"/>
         <v>0.90608626103711376</v>
       </c>
       <c r="L39" s="30">
-        <f>L13/L$5</f>
+        <f t="shared" si="8"/>
         <v>0.92757434514023018</v>
       </c>
       <c r="M39" s="30">
-        <f>M13/M$5</f>
+        <f t="shared" si="8"/>
         <v>0.9474762890222368</v>
       </c>
       <c r="N39" s="30">
-        <f>N13/N$5</f>
+        <f t="shared" si="8"/>
         <v>0.95795482647761931</v>
       </c>
       <c r="O39" s="30">
-        <f>O13/O$5</f>
+        <f t="shared" si="8"/>
         <v>0.86991647627251956</v>
       </c>
       <c r="P39" s="30">
-        <f>P13/P$5</f>
+        <f t="shared" si="8"/>
         <v>0.87507977884918531</v>
       </c>
       <c r="Q39" s="30">
-        <f>Q13/Q$5</f>
+        <f t="shared" si="8"/>
         <v>1.0107346710804146</v>
       </c>
       <c r="R39" s="30">
-        <f>R13/R$5</f>
+        <f t="shared" si="8"/>
         <v>1.1554149721343576</v>
       </c>
       <c r="S39" s="30">
-        <f>S13/S$5</f>
+        <f t="shared" si="8"/>
         <v>1.6998886389150636</v>
       </c>
       <c r="T39" s="47"/>
       <c r="U39" s="30">
-        <f>U13/U$5</f>
+        <f t="shared" si="3"/>
         <v>0.88690376963274886</v>
       </c>
       <c r="V39" s="30">
-        <f>V13/V$5</f>
+        <f t="shared" si="3"/>
         <v>0.9217916570907182</v>
       </c>
       <c r="W39" s="30">
-        <f>W13/W$5</f>
+        <f t="shared" si="3"/>
         <v>0.92653609362937872</v>
       </c>
       <c r="X39" s="30">
-        <f>X13/X$5</f>
+        <f t="shared" si="3"/>
         <v>0.92417708412253452</v>
       </c>
       <c r="Y39" s="30">
-        <f>Y13/Y$5</f>
+        <f t="shared" si="3"/>
         <v>1.1731559127735258</v>
       </c>
       <c r="Z39" s="47"/>
     </row>
     <row r="40" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="27">
-        <f>B14/B$5</f>
+        <f t="shared" ref="B40:S40" si="9">B14/B$5</f>
         <v>0.16028563967619469</v>
       </c>
       <c r="C40" s="27">
-        <f>C14/C$5</f>
+        <f t="shared" si="9"/>
         <v>0.12265555512587493</v>
       </c>
       <c r="D40" s="27">
-        <f>D14/D$5</f>
+        <f t="shared" si="9"/>
         <v>0.14054660551897147</v>
       </c>
       <c r="E40" s="27">
-        <f>E14/E$5</f>
+        <f t="shared" si="9"/>
         <v>3.5122125974849122E-2</v>
       </c>
       <c r="F40" s="27">
-        <f>F14/F$5</f>
+        <f t="shared" si="9"/>
         <v>0.18751858045336306</v>
       </c>
       <c r="G40" s="27">
-        <f>G14/G$5</f>
+        <f t="shared" si="9"/>
         <v>4.1730511396284239E-2</v>
       </c>
       <c r="H40" s="27">
-        <f>H14/H$5</f>
+        <f t="shared" si="9"/>
         <v>7.3706955686651116E-2</v>
       </c>
       <c r="I40" s="27">
-        <f>I14/I$5</f>
+        <f t="shared" si="9"/>
         <v>9.7781501618182578E-3</v>
       </c>
       <c r="J40" s="27">
-        <f>J14/J$5</f>
+        <f t="shared" si="9"/>
         <v>7.8137321232764859E-2</v>
       </c>
       <c r="K40" s="27">
-        <f>K14/K$5</f>
+        <f t="shared" si="9"/>
         <v>9.3913738962886212E-2</v>
       </c>
       <c r="L40" s="27">
-        <f>L14/L$5</f>
+        <f t="shared" si="9"/>
         <v>7.2425654859769817E-2</v>
       </c>
       <c r="M40" s="27">
-        <f>M14/M$5</f>
+        <f t="shared" si="9"/>
         <v>5.2523710977763219E-2</v>
       </c>
       <c r="N40" s="27">
-        <f>N14/N$5</f>
+        <f t="shared" si="9"/>
         <v>4.2045173522380679E-2</v>
       </c>
       <c r="O40" s="27">
-        <f>O14/O$5</f>
+        <f t="shared" si="9"/>
         <v>0.13008352372748044</v>
       </c>
       <c r="P40" s="27">
-        <f>P14/P$5</f>
+        <f t="shared" si="9"/>
         <v>0.12492022115081471</v>
       </c>
       <c r="Q40" s="27">
-        <f>Q14/Q$5</f>
+        <f t="shared" si="9"/>
         <v>-1.0734671080414674E-2</v>
       </c>
       <c r="R40" s="27">
-        <f>R14/R$5</f>
+        <f t="shared" si="9"/>
         <v>-0.15541497213435759</v>
       </c>
       <c r="S40" s="27">
-        <f>S14/S$5</f>
+        <f t="shared" si="9"/>
         <v>-0.69988863891506348</v>
       </c>
       <c r="T40" s="47"/>
       <c r="U40" s="27">
-        <f>U14/U$5</f>
+        <f t="shared" si="3"/>
         <v>0.11309623036725108</v>
       </c>
       <c r="V40" s="27">
-        <f>V14/V$5</f>
+        <f t="shared" si="3"/>
         <v>7.8208342909281747E-2</v>
       </c>
       <c r="W40" s="27">
-        <f>W14/W$5</f>
+        <f t="shared" si="3"/>
         <v>7.3463906370621279E-2</v>
       </c>
       <c r="X40" s="27">
-        <f>X14/X$5</f>
+        <f t="shared" si="3"/>
         <v>7.5822915877465466E-2</v>
       </c>
       <c r="Y40" s="27">
-        <f>Y14/Y$5</f>
+        <f t="shared" si="3"/>
         <v>-0.17315591277352582</v>
       </c>
       <c r="Z40" s="47"/>
     </row>
     <row r="41" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="31">
-        <f>B15/B$5</f>
+        <f t="shared" ref="B41:S41" si="10">B15/B$5</f>
         <v>0</v>
       </c>
       <c r="C41" s="31">
-        <f>C15/C$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="D41" s="31">
-        <f>D15/D$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="E41" s="31">
-        <f>E15/E$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F41" s="31">
-        <f>F15/F$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="G41" s="31">
-        <f>G15/G$5</f>
+        <f t="shared" si="10"/>
         <v>0.20082359701206665</v>
       </c>
       <c r="H41" s="31">
-        <f>H15/H$5</f>
+        <f t="shared" si="10"/>
         <v>4.2289751680614628E-2</v>
       </c>
       <c r="I41" s="31">
-        <f>I15/I$5</f>
+        <f t="shared" si="10"/>
         <v>-7.103430178759685E-3</v>
       </c>
       <c r="J41" s="31">
-        <f>J15/J$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K41" s="31">
-        <f>K15/K$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L41" s="31">
-        <f>L15/L$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M41" s="31">
-        <f>M15/M$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N41" s="31">
-        <f>N15/N$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="O41" s="31">
-        <f>O15/O$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P41" s="31">
-        <f>P15/P$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q41" s="31">
-        <f>Q15/Q$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="R41" s="31">
-        <f>R15/R$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S41" s="31">
-        <f>S15/S$5</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="T41" s="47"/>
       <c r="U41" s="31">
-        <f>U15/U$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="V41" s="31">
-        <f>V15/V$5</f>
+        <f t="shared" si="3"/>
         <v>5.7468267879582022E-2</v>
       </c>
       <c r="W41" s="31">
-        <f>W15/W$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="X41" s="31">
-        <f>X15/X$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Y41" s="31">
-        <f>Y15/Y$5</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Z41" s="47"/>
     </row>
     <row r="42" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>43</v>
@@ -5910,536 +5819,536 @@
         <v>43</v>
       </c>
       <c r="T42" s="47"/>
       <c r="U42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="V42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="W42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="X42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="Y42" s="19" t="s">
         <v>43</v>
       </c>
       <c r="Z42" s="47"/>
     </row>
     <row r="43" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="28">
-        <f t="shared" ref="B43:S43" si="0">B16/B$5</f>
+        <f t="shared" ref="B43:S43" si="11">B16/B$5</f>
         <v>0</v>
       </c>
       <c r="C43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-9.9095092617657293E-4</v>
       </c>
       <c r="D43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.1509485732204453E-3</v>
       </c>
       <c r="E43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-3.1783066790369548E-3</v>
       </c>
       <c r="F43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.0730211817168338E-3</v>
       </c>
       <c r="G43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.3606588776096532E-3</v>
       </c>
       <c r="H43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.4094525998079297E-3</v>
       </c>
       <c r="I43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.6286834945377707E-3</v>
       </c>
       <c r="J43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.6223082845344471E-3</v>
       </c>
       <c r="K43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-2.5493858297773717E-3</v>
       </c>
       <c r="L43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.7762223250913849E-2</v>
       </c>
       <c r="M43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.9923613497079575E-2</v>
       </c>
       <c r="N43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.7714945181765723E-2</v>
       </c>
       <c r="O43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.5820817259073375E-2</v>
       </c>
       <c r="P43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.6247971887086977E-2</v>
       </c>
       <c r="Q43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.8517761703016514E-2</v>
       </c>
       <c r="R43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.8878345132299041E-2</v>
       </c>
       <c r="S43" s="28">
-        <f t="shared" si="0"/>
+        <f t="shared" si="11"/>
         <v>-1.7281256621926862E-2</v>
       </c>
       <c r="T43" s="47"/>
       <c r="U43" s="28">
-        <f t="shared" ref="U43:Y43" si="1">U16/U$5</f>
+        <f t="shared" ref="U43:Y43" si="12">U16/U$5</f>
         <v>-1.613865715742197E-3</v>
       </c>
       <c r="V43" s="28">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v>-2.1232879061774301E-3</v>
       </c>
       <c r="W43" s="28">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v>-1.1292022983933914E-2</v>
       </c>
       <c r="X43" s="28">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v>-1.6997247266207036E-2</v>
       </c>
       <c r="Y43" s="28">
-        <f t="shared" si="1"/>
+        <f t="shared" si="12"/>
         <v>-1.7638130404777175E-2</v>
       </c>
       <c r="Z43" s="47"/>
     </row>
     <row r="44" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="29">
-        <f t="shared" ref="B44:S44" si="2">B17/B$5</f>
+        <f t="shared" ref="B44:S44" si="13">B17/B$5</f>
         <v>3.8065202980937267E-3</v>
       </c>
       <c r="C44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-1.187207548629104E-2</v>
       </c>
       <c r="D44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-5.4239181561618064E-3</v>
       </c>
       <c r="E44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>7.1374112416523524E-3</v>
       </c>
       <c r="F44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>5.9271646228167968E-3</v>
       </c>
       <c r="G44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>5.8370044052863434E-3</v>
       </c>
       <c r="H44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>4.7974687885855398E-3</v>
       </c>
       <c r="I44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>9.4374801467643262E-3</v>
       </c>
       <c r="J44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>1.9625317873223993E-2</v>
       </c>
       <c r="K44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-1.6109755377113694E-2</v>
       </c>
       <c r="L44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>1.5280061295832204E-2</v>
       </c>
       <c r="M44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-3.5556478869863288E-4</v>
       </c>
       <c r="N44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>5.9826065452147394E-2</v>
       </c>
       <c r="O44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>4.7282669762912469E-2</v>
       </c>
       <c r="P44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>1.206486885510623E-2</v>
       </c>
       <c r="Q44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-5.9844429005408206E-2</v>
       </c>
       <c r="R44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-7.3610483506552193E-2</v>
       </c>
       <c r="S44" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="13"/>
         <v>-8.3949125567513213E-3</v>
       </c>
       <c r="T44" s="47"/>
       <c r="U44" s="29">
-        <f t="shared" ref="U44:Y47" si="3">U17/U$5</f>
+        <f t="shared" ref="U44:Y47" si="14">U17/U$5</f>
         <v>-1.5111871335280603E-3</v>
       </c>
       <c r="V44" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>6.4761996233650854E-3</v>
       </c>
       <c r="W44" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>4.705633287784599E-3</v>
       </c>
       <c r="X44" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>1.7272015556734095E-2</v>
       </c>
       <c r="Y44" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>-2.947344128278926E-2</v>
       </c>
       <c r="Z44" s="47"/>
     </row>
     <row r="45" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="27">
-        <f t="shared" ref="B45:S45" si="4">B18/B$5</f>
+        <f t="shared" ref="B45:S45" si="15">B18/B$5</f>
         <v>0.16409215997428842</v>
       </c>
       <c r="C45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.10979252871340732</v>
       </c>
       <c r="D45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.13297173878958921</v>
       </c>
       <c r="E45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>3.9081230537464519E-2</v>
       </c>
       <c r="F45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.19237272389446303</v>
       </c>
       <c r="G45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.24603045393602757</v>
       </c>
       <c r="H45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.11838472355604335</v>
       </c>
       <c r="I45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>9.4835166352851274E-3</v>
       </c>
       <c r="J45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>9.51403308214544E-2</v>
       </c>
       <c r="K45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>7.5254597755995148E-2</v>
       </c>
       <c r="L45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>6.9943492904688168E-2</v>
       </c>
       <c r="M45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>3.224453269198501E-2</v>
       </c>
       <c r="N45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>8.4156293792762349E-2</v>
       </c>
       <c r="O45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.16154537623131954</v>
       </c>
       <c r="P45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>0.12073711811883396</v>
       </c>
       <c r="Q45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>-8.9096861788839396E-2</v>
       </c>
       <c r="R45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>-0.24790380077320881</v>
       </c>
       <c r="S45" s="27">
-        <f t="shared" si="4"/>
+        <f t="shared" si="15"/>
         <v>-0.72556480809374169</v>
       </c>
       <c r="T45" s="47"/>
       <c r="U45" s="27">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>0.10997117751798083</v>
       </c>
       <c r="V45" s="27">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>0.14002952250605144</v>
       </c>
       <c r="W45" s="27">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>6.6877516674471962E-2</v>
       </c>
       <c r="X45" s="27">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>7.6097684167992521E-2</v>
       </c>
       <c r="Y45" s="27">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>-0.22026748446109226</v>
       </c>
       <c r="Z45" s="47"/>
     </row>
     <row r="46" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="123" t="s">
+      <c r="A46" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="29">
-        <f t="shared" ref="B46:S46" si="5">B19/B$5</f>
+        <f t="shared" ref="B46:S46" si="16">B19/B$5</f>
         <v>3.0653034168290381E-2</v>
       </c>
       <c r="C46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>1.5797207935341659E-2</v>
       </c>
       <c r="D46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>2.0083686108497961E-2</v>
       </c>
       <c r="E46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>6.7194547275015388E-3</v>
       </c>
       <c r="F46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>3.9813266443701228E-2</v>
       </c>
       <c r="G46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>6.550469258762689E-3</v>
       </c>
       <c r="H46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>-3.4555494580875293E-3</v>
       </c>
       <c r="I46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>1.4114787380477768E-2</v>
       </c>
       <c r="J46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>1.9919277698714509E-2</v>
       </c>
       <c r="K46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>5.8781293597451524E-2</v>
       </c>
       <c r="L46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>-3.5117403866106919E-4</v>
       </c>
       <c r="M46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>3.7953544861090024E-2</v>
       </c>
       <c r="N46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>7.1304921276069575E-3</v>
       </c>
       <c r="O46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>5.1279074122626313E-2</v>
       </c>
       <c r="P46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>6.9267264911916454E-2</v>
       </c>
       <c r="Q46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>-1.6356296629295119E-2</v>
       </c>
       <c r="R46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>-9.0676306672691671E-3</v>
       </c>
       <c r="S46" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="16"/>
         <v>-2.2506661376639418E-2</v>
       </c>
       <c r="T46" s="47"/>
       <c r="U46" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>1.8040022903363751E-2</v>
       </c>
       <c r="V46" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>1.3948297882314739E-2</v>
       </c>
       <c r="W46" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>2.8458335739076322E-2</v>
       </c>
       <c r="X46" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>3.0138646867186907E-2</v>
       </c>
       <c r="Y46" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>8.45014789977876E-3</v>
       </c>
       <c r="Z46" s="47"/>
     </row>
     <row r="47" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A47" s="124" t="s">
+      <c r="A47" s="100" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="32">
-        <f t="shared" ref="B47:S47" si="6">B20/B$5</f>
+        <f t="shared" ref="B47:S47" si="17">B20/B$5</f>
         <v>0.13343912580599804</v>
       </c>
       <c r="C47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>9.3995320778065661E-2</v>
       </c>
       <c r="D47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>0.11288805268109126</v>
       </c>
       <c r="E47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>3.2361775809962981E-2</v>
       </c>
       <c r="F47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>0.1525594574507618</v>
       </c>
       <c r="G47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>0.23947998467726489</v>
       </c>
       <c r="H47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>0.12184027301413088</v>
       </c>
       <c r="I47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>-4.6312707451926401E-3</v>
       </c>
       <c r="J47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>7.5221053122739898E-2</v>
       </c>
       <c r="K47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>1.6473304158543624E-2</v>
       </c>
       <c r="L47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>7.0294666943349238E-2</v>
       </c>
       <c r="M47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>-5.7090121691050159E-3</v>
       </c>
       <c r="N47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>7.7025801665155394E-2</v>
       </c>
       <c r="O47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>0.1102663021086932</v>
       </c>
       <c r="P47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>5.14698532069175E-2</v>
       </c>
       <c r="Q47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>-7.2740565159544274E-2</v>
       </c>
       <c r="R47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>-0.23883617010593966</v>
       </c>
       <c r="S47" s="32">
-        <f t="shared" si="6"/>
+        <f t="shared" si="17"/>
         <v>-0.70305814671710232</v>
       </c>
       <c r="T47" s="47"/>
       <c r="U47" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>9.193115461461708E-2</v>
       </c>
       <c r="V47" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>0.12608122462373669</v>
       </c>
       <c r="W47" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>3.841918093539564E-2</v>
       </c>
       <c r="X47" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>4.5959037300805618E-2</v>
       </c>
       <c r="Y47" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>-0.22871763236087103</v>
       </c>
       <c r="Z47" s="47"/>
     </row>
     <row r="48" spans="1:26" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B48" s="25"/>
       <c r="C48" s="25"/>
       <c r="D48" s="25"/>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
       <c r="N48" s="25"/>
       <c r="O48" s="25"/>
       <c r="P48" s="25"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25"/>
       <c r="S48" s="25"/>
       <c r="T48" s="47"/>
       <c r="U48" s="25"/>
@@ -6470,119 +6379,119 @@
       <c r="P49" s="34"/>
       <c r="Q49" s="34"/>
       <c r="R49" s="34"/>
       <c r="S49" s="34"/>
       <c r="T49" s="47"/>
       <c r="U49" s="34"/>
       <c r="V49" s="34"/>
       <c r="W49" s="34"/>
       <c r="X49" s="34"/>
       <c r="Y49" s="34"/>
       <c r="Z49" s="47"/>
     </row>
     <row r="50" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="35" t="s">
         <v>45</v>
       </c>
       <c r="R50" s="20"/>
       <c r="T50" s="48"/>
       <c r="Z50" s="48"/>
     </row>
     <row r="51" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="36">
-        <f t="shared" ref="B51:S51" si="7">B20</f>
+        <f t="shared" ref="B51:S51" si="18">B20</f>
         <v>26572000</v>
       </c>
       <c r="C51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>19445000</v>
       </c>
       <c r="D51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>23040000</v>
       </c>
       <c r="E51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>7046000</v>
       </c>
       <c r="F51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>32843000</v>
       </c>
       <c r="G51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>50013000</v>
       </c>
       <c r="H51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>28419000</v>
       </c>
       <c r="I51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>-1006000</v>
       </c>
       <c r="J51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>16121000</v>
       </c>
       <c r="K51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>3625000</v>
       </c>
       <c r="L51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>17615000</v>
       </c>
       <c r="M51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>-1429000</v>
       </c>
       <c r="N51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>18688000</v>
       </c>
       <c r="O51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>29440000</v>
       </c>
       <c r="P51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>13387000</v>
       </c>
       <c r="Q51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>-16019000</v>
       </c>
       <c r="R51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>-47569000</v>
       </c>
       <c r="S51" s="36">
-        <f t="shared" si="7"/>
+        <f t="shared" si="18"/>
         <v>-155939000</v>
       </c>
       <c r="T51" s="47"/>
       <c r="U51" s="36">
         <f>U20</f>
         <v>76103000</v>
       </c>
       <c r="V51" s="36">
         <v>110269000</v>
       </c>
       <c r="W51" s="36">
         <v>35932000</v>
       </c>
       <c r="X51" s="36">
         <v>45496000</v>
       </c>
       <c r="Y51" s="36">
         <f>Y20</f>
         <v>-206140000</v>
       </c>
       <c r="Z51" s="47"/>
     </row>
     <row r="52" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="20" t="s">
         <v>46</v>
@@ -6641,51 +6550,51 @@
         <v>22877000</v>
       </c>
       <c r="Q53" s="13">
         <v>22735000</v>
       </c>
       <c r="R53" s="13">
         <v>22704000</v>
       </c>
       <c r="S53" s="13">
         <v>22416000</v>
       </c>
       <c r="T53" s="47"/>
       <c r="U53" s="13">
         <v>68470000</v>
       </c>
       <c r="V53" s="13">
         <v>79729000</v>
       </c>
       <c r="W53" s="13">
         <v>87626000</v>
       </c>
       <c r="X53" s="13">
         <v>90894000</v>
       </c>
       <c r="Y53" s="13">
-        <f>SUM(P53:S53)</f>
+        <f t="shared" ref="Y53:Y61" si="19">SUM(P53:S53)</f>
         <v>90732000</v>
       </c>
       <c r="Z53" s="47"/>
     </row>
     <row r="54" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="13">
         <v>-1242000</v>
       </c>
       <c r="C54" s="13">
         <v>-2360000</v>
       </c>
       <c r="D54" s="13">
         <v>-3272000</v>
       </c>
       <c r="E54" s="13">
         <v>-3713000</v>
       </c>
       <c r="F54" s="13">
         <v>-977000</v>
       </c>
       <c r="G54" s="13">
         <v>831000</v>
@@ -6718,51 +6627,51 @@
         <v>24494000</v>
       </c>
       <c r="Q54" s="13">
         <v>-10128000</v>
       </c>
       <c r="R54" s="13">
         <v>-7342000</v>
       </c>
       <c r="S54" s="13">
         <v>-8399000</v>
       </c>
       <c r="T54" s="47"/>
       <c r="U54" s="13">
         <v>-10587000</v>
       </c>
       <c r="V54" s="13">
         <v>-26176000</v>
       </c>
       <c r="W54" s="13">
         <v>-10963000</v>
       </c>
       <c r="X54" s="13">
         <v>7568000</v>
       </c>
       <c r="Y54" s="13">
-        <f>SUM(P54:S54)</f>
+        <f t="shared" si="19"/>
         <v>-1375000</v>
       </c>
       <c r="Z54" s="47"/>
     </row>
     <row r="55" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="13">
         <v>7826000</v>
       </c>
       <c r="C55" s="13">
         <v>7043000</v>
       </c>
       <c r="D55" s="13">
         <v>9089000</v>
       </c>
       <c r="E55" s="13">
         <v>11782000</v>
       </c>
       <c r="F55" s="13">
         <v>8643000</v>
       </c>
       <c r="G55" s="13">
         <v>14943000</v>
@@ -6795,58 +6704,58 @@
         <v>12962000</v>
       </c>
       <c r="Q55" s="13">
         <v>14605000</v>
       </c>
       <c r="R55" s="13">
         <v>13372000</v>
       </c>
       <c r="S55" s="13">
         <v>12536000</v>
       </c>
       <c r="T55" s="47"/>
       <c r="U55" s="13">
         <v>35740000</v>
       </c>
       <c r="V55" s="13">
         <v>48577000</v>
       </c>
       <c r="W55" s="13">
         <v>56330000</v>
       </c>
       <c r="X55" s="13">
         <v>61076000</v>
       </c>
       <c r="Y55" s="13">
-        <f>SUM(P55:S55)</f>
+        <f t="shared" si="19"/>
         <v>53475000</v>
       </c>
       <c r="Z55" s="47"/>
     </row>
     <row r="56" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="12" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B56" s="13">
         <v>0</v>
       </c>
       <c r="C56" s="13">
         <v>0</v>
       </c>
       <c r="D56" s="13">
         <v>0</v>
       </c>
       <c r="E56" s="13">
         <v>18664000</v>
       </c>
       <c r="F56" s="13">
         <v>0</v>
       </c>
       <c r="G56" s="13">
         <v>0</v>
       </c>
       <c r="H56" s="13">
         <v>0</v>
       </c>
       <c r="I56" s="13">
         <v>0</v>
       </c>
@@ -6872,51 +6781,51 @@
         <v>0</v>
       </c>
       <c r="Q56" s="13">
         <v>0</v>
       </c>
       <c r="R56" s="13">
         <v>0</v>
       </c>
       <c r="S56" s="13">
         <v>173738000</v>
       </c>
       <c r="T56" s="47"/>
       <c r="U56" s="13">
         <v>18664000</v>
       </c>
       <c r="V56" s="13">
         <v>0</v>
       </c>
       <c r="W56" s="13">
         <v>0</v>
       </c>
       <c r="X56" s="13">
         <v>0</v>
       </c>
       <c r="Y56" s="13">
-        <f>SUM(P56:S56)</f>
+        <f t="shared" si="19"/>
         <v>173738000</v>
       </c>
       <c r="Z56" s="47"/>
     </row>
     <row r="57" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="13">
         <v>0</v>
       </c>
       <c r="C57" s="13">
         <v>0</v>
       </c>
       <c r="D57" s="13">
         <v>0</v>
       </c>
       <c r="E57" s="13">
         <v>0</v>
       </c>
       <c r="F57" s="13">
         <v>0</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
@@ -6949,51 +6858,51 @@
         <v>0</v>
       </c>
       <c r="Q57" s="13">
         <v>0</v>
       </c>
       <c r="R57" s="13">
         <v>28000000</v>
       </c>
       <c r="S57" s="13">
         <v>0</v>
       </c>
       <c r="T57" s="47"/>
       <c r="U57" s="13">
         <v>0</v>
       </c>
       <c r="V57" s="13">
         <v>0</v>
       </c>
       <c r="W57" s="13">
         <v>0</v>
       </c>
       <c r="X57" s="13">
         <v>0</v>
       </c>
       <c r="Y57" s="13">
-        <f>SUM(P57:S57)</f>
+        <f t="shared" si="19"/>
         <v>28000000</v>
       </c>
       <c r="Z57" s="47"/>
     </row>
     <row r="58" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="13">
         <v>0</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
         <v>0</v>
       </c>
       <c r="E58" s="13">
         <v>0</v>
       </c>
       <c r="F58" s="13">
         <v>0</v>
       </c>
       <c r="G58" s="13">
         <v>0</v>
@@ -7026,51 +6935,51 @@
         <v>0</v>
       </c>
       <c r="Q58" s="13">
         <v>0</v>
       </c>
       <c r="R58" s="13">
         <v>0</v>
       </c>
       <c r="S58" s="13">
         <v>0</v>
       </c>
       <c r="T58" s="47"/>
       <c r="U58" s="13">
         <v>0</v>
       </c>
       <c r="V58" s="13">
         <v>0</v>
       </c>
       <c r="W58" s="13">
         <v>0</v>
       </c>
       <c r="X58" s="13">
         <v>5000000</v>
       </c>
       <c r="Y58" s="13">
-        <f>SUM(P58:S58)</f>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="Z58" s="47"/>
     </row>
     <row r="59" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="13">
         <v>361000</v>
       </c>
       <c r="C59" s="13">
         <v>259000</v>
       </c>
       <c r="D59" s="13">
         <v>373000</v>
       </c>
       <c r="E59" s="13">
         <v>2704000</v>
       </c>
       <c r="F59" s="13">
         <v>790000</v>
       </c>
       <c r="G59" s="13">
         <v>235000</v>
@@ -7103,51 +7012,51 @@
         <v>60000</v>
       </c>
       <c r="Q59" s="13">
         <v>-307000</v>
       </c>
       <c r="R59" s="13">
         <v>105000</v>
       </c>
       <c r="S59" s="13">
         <v>214000</v>
       </c>
       <c r="T59" s="47"/>
       <c r="U59" s="13">
         <v>3697000</v>
       </c>
       <c r="V59" s="13">
         <v>1894000</v>
       </c>
       <c r="W59" s="13">
         <v>-2033000</v>
       </c>
       <c r="X59" s="13">
         <v>713000</v>
       </c>
       <c r="Y59" s="13">
-        <f>SUM(P59:S59)</f>
+        <f t="shared" si="19"/>
         <v>72000</v>
       </c>
       <c r="Z59" s="47"/>
     </row>
     <row r="60" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="13">
         <v>0</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>0</v>
       </c>
       <c r="F60" s="13">
         <v>0</v>
       </c>
       <c r="G60" s="13">
         <v>-41940000</v>
@@ -7180,51 +7089,51 @@
         <v>0</v>
       </c>
       <c r="Q60" s="13">
         <v>0</v>
       </c>
       <c r="R60" s="13">
         <v>0</v>
       </c>
       <c r="S60" s="13">
         <v>0</v>
       </c>
       <c r="T60" s="47"/>
       <c r="U60" s="13">
         <v>0</v>
       </c>
       <c r="V60" s="13">
         <v>-50261000</v>
       </c>
       <c r="W60" s="13">
         <v>0</v>
       </c>
       <c r="X60" s="13">
         <v>0</v>
       </c>
       <c r="Y60" s="13">
-        <f>SUM(P60:S60)</f>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="Z60" s="47"/>
     </row>
     <row r="61" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="13">
         <v>0</v>
       </c>
       <c r="C61" s="13">
         <v>0</v>
       </c>
       <c r="D61" s="13">
         <v>0</v>
       </c>
       <c r="E61" s="13">
         <v>0</v>
       </c>
       <c r="F61" s="13">
         <v>0</v>
       </c>
       <c r="G61" s="13">
         <v>0</v>
@@ -7257,51 +7166,51 @@
         <v>-2840000</v>
       </c>
       <c r="Q61" s="13">
         <v>13219000</v>
       </c>
       <c r="R61" s="13">
         <v>15305000</v>
       </c>
       <c r="S61" s="13">
         <v>2963000</v>
       </c>
       <c r="T61" s="47"/>
       <c r="U61" s="13">
         <v>0</v>
       </c>
       <c r="V61" s="13">
         <v>0</v>
       </c>
       <c r="W61" s="13">
         <v>-2160000</v>
       </c>
       <c r="X61" s="13">
         <v>-20909000</v>
       </c>
       <c r="Y61" s="13">
-        <f>SUM(P61:S61)</f>
+        <f t="shared" si="19"/>
         <v>28647000</v>
       </c>
       <c r="Z61" s="47"/>
     </row>
     <row r="62" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="12" t="s">
         <v>54</v>
       </c>
       <c r="R62" s="11"/>
       <c r="T62" s="47"/>
       <c r="Z62" s="47"/>
     </row>
     <row r="63" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="13">
         <v>2366000</v>
       </c>
       <c r="C63" s="13">
         <v>-3128000</v>
       </c>
       <c r="D63" s="13">
         <v>-4779000</v>
       </c>
@@ -7342,51 +7251,51 @@
         <v>26245000</v>
       </c>
       <c r="Q63" s="13">
         <v>13104000</v>
       </c>
       <c r="R63" s="13">
         <v>8966000</v>
       </c>
       <c r="S63" s="13">
         <v>735000</v>
       </c>
       <c r="T63" s="47"/>
       <c r="U63" s="13">
         <v>-22105000</v>
       </c>
       <c r="V63" s="13">
         <v>-24409000</v>
       </c>
       <c r="W63" s="13">
         <v>4944000</v>
       </c>
       <c r="X63" s="13">
         <v>-16325000</v>
       </c>
       <c r="Y63" s="13">
-        <f>SUM(P63:S63)</f>
+        <f t="shared" ref="Y63:Y69" si="20">SUM(P63:S63)</f>
         <v>49050000</v>
       </c>
       <c r="Z63" s="47"/>
     </row>
     <row r="64" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="37" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="13">
         <v>-1376000</v>
       </c>
       <c r="C64" s="13">
         <v>169000</v>
       </c>
       <c r="D64" s="13">
         <v>-1950000</v>
       </c>
       <c r="E64" s="13">
         <v>3689000</v>
       </c>
       <c r="F64" s="13">
         <v>5189000</v>
       </c>
       <c r="G64" s="13">
         <v>-35023000</v>
@@ -7419,51 +7328,51 @@
         <v>-12643000</v>
       </c>
       <c r="Q64" s="13">
         <v>1249000</v>
       </c>
       <c r="R64" s="13">
         <v>5351000</v>
       </c>
       <c r="S64" s="13">
         <v>-3759000</v>
       </c>
       <c r="T64" s="47"/>
       <c r="U64" s="13">
         <v>532000</v>
       </c>
       <c r="V64" s="13">
         <v>-50501000</v>
       </c>
       <c r="W64" s="13">
         <v>-17934000</v>
       </c>
       <c r="X64" s="13">
         <v>11363000</v>
       </c>
       <c r="Y64" s="13">
-        <f>SUM(P64:S64)</f>
+        <f t="shared" si="20"/>
         <v>-9802000</v>
       </c>
       <c r="Z64" s="47"/>
     </row>
     <row r="65" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="13">
         <v>-26717000</v>
       </c>
       <c r="C65" s="13">
         <v>-2263000</v>
       </c>
       <c r="D65" s="13">
         <v>-3947000</v>
       </c>
       <c r="E65" s="13">
         <v>8599000</v>
       </c>
       <c r="F65" s="13">
         <v>-12716000</v>
       </c>
       <c r="G65" s="13">
         <v>8572000</v>
@@ -7496,51 +7405,51 @@
         <v>-3810000</v>
       </c>
       <c r="Q65" s="13">
         <v>6825000</v>
       </c>
       <c r="R65" s="13">
         <v>-19414000</v>
       </c>
       <c r="S65" s="13">
         <v>-37972000</v>
       </c>
       <c r="T65" s="47"/>
       <c r="U65" s="13">
         <v>-24328000</v>
       </c>
       <c r="V65" s="13">
         <v>20892000</v>
       </c>
       <c r="W65" s="13">
         <v>-48600000</v>
       </c>
       <c r="X65" s="13">
         <v>-11572000</v>
       </c>
       <c r="Y65" s="13">
-        <f>SUM(P65:S65)</f>
+        <f t="shared" si="20"/>
         <v>-54371000</v>
       </c>
       <c r="Z65" s="47"/>
     </row>
     <row r="66" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="37" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="13">
         <v>0</v>
       </c>
       <c r="C66" s="13">
         <v>0</v>
       </c>
       <c r="D66" s="13">
         <v>0</v>
       </c>
       <c r="E66" s="13">
         <v>0</v>
       </c>
       <c r="F66" s="13">
         <v>0</v>
       </c>
       <c r="G66" s="13">
         <v>0</v>
@@ -7573,51 +7482,51 @@
         <v>0</v>
       </c>
       <c r="Q66" s="13">
         <v>0</v>
       </c>
       <c r="R66" s="13">
         <v>0</v>
       </c>
       <c r="S66" s="13">
         <v>0</v>
       </c>
       <c r="T66" s="47"/>
       <c r="U66" s="13">
         <v>0</v>
       </c>
       <c r="V66" s="13">
         <v>0</v>
       </c>
       <c r="W66" s="13">
         <v>-63320000</v>
       </c>
       <c r="X66" s="13">
         <v>0</v>
       </c>
       <c r="Y66" s="13">
-        <f>SUM(P66:S66)</f>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Z66" s="47"/>
     </row>
     <row r="67" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="37" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="13">
         <v>1030000</v>
       </c>
       <c r="C67" s="13">
         <v>2683000</v>
       </c>
       <c r="D67" s="13">
         <v>1523000</v>
       </c>
       <c r="E67" s="13">
         <v>2536000</v>
       </c>
       <c r="F67" s="13">
         <v>2246000</v>
       </c>
       <c r="G67" s="13">
         <v>-424000</v>
@@ -7650,51 +7559,51 @@
         <v>12329000</v>
       </c>
       <c r="Q67" s="13">
         <v>-10446000</v>
       </c>
       <c r="R67" s="13">
         <v>1625000</v>
       </c>
       <c r="S67" s="13">
         <v>3459000</v>
       </c>
       <c r="T67" s="47"/>
       <c r="U67" s="13">
         <v>7772000</v>
       </c>
       <c r="V67" s="13">
         <v>15841000</v>
       </c>
       <c r="W67" s="13">
         <v>14654000</v>
       </c>
       <c r="X67" s="13">
         <v>11663000</v>
       </c>
       <c r="Y67" s="13">
-        <f>SUM(P67:S67)</f>
+        <f t="shared" si="20"/>
         <v>6967000</v>
       </c>
       <c r="Z67" s="47"/>
     </row>
     <row r="68" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="15">
         <v>-1162000</v>
       </c>
       <c r="C68" s="15">
         <v>-1507000</v>
       </c>
       <c r="D68" s="15">
         <v>-621000</v>
       </c>
       <c r="E68" s="15">
         <v>7783000</v>
       </c>
       <c r="F68" s="15">
         <v>-7307000</v>
       </c>
       <c r="G68" s="15">
         <v>26860000</v>
@@ -7727,51 +7636,51 @@
         <v>-14671000</v>
       </c>
       <c r="Q68" s="15">
         <v>1376000</v>
       </c>
       <c r="R68" s="15">
         <v>-3733000</v>
       </c>
       <c r="S68" s="15">
         <v>-9371000</v>
       </c>
       <c r="T68" s="47"/>
       <c r="U68" s="15">
         <v>4493000</v>
       </c>
       <c r="V68" s="15">
         <v>14697000</v>
       </c>
       <c r="W68" s="15">
         <v>-21830000</v>
       </c>
       <c r="X68" s="15">
         <v>-18281000</v>
       </c>
       <c r="Y68" s="15">
-        <f>SUM(P68:S68)</f>
+        <f t="shared" si="20"/>
         <v>-26399000</v>
       </c>
       <c r="Z68" s="47"/>
     </row>
     <row r="69" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="40">
         <v>22723000</v>
       </c>
       <c r="C69" s="40">
         <v>36851000</v>
       </c>
       <c r="D69" s="40">
         <v>37715000</v>
       </c>
       <c r="E69" s="40">
         <v>61162000</v>
       </c>
       <c r="F69" s="40">
         <v>66775000</v>
       </c>
       <c r="G69" s="40">
         <v>29814000</v>
@@ -7804,51 +7713,51 @@
         <v>78390000</v>
       </c>
       <c r="Q69" s="40">
         <v>36213000</v>
       </c>
       <c r="R69" s="40">
         <v>17370000</v>
       </c>
       <c r="S69" s="40">
         <v>621000</v>
       </c>
       <c r="T69" s="46"/>
       <c r="U69" s="40">
         <v>158451000</v>
       </c>
       <c r="V69" s="40">
         <v>140552000</v>
       </c>
       <c r="W69" s="40">
         <v>32646000</v>
       </c>
       <c r="X69" s="40">
         <v>166686000</v>
       </c>
       <c r="Y69" s="40">
-        <f>SUM(P69:S69)</f>
+        <f t="shared" si="20"/>
         <v>132594000</v>
       </c>
       <c r="Z69" s="46"/>
     </row>
     <row r="70" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="49"/>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="8"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="8"/>
       <c r="R70" s="8"/>
       <c r="S70" s="8"/>
       <c r="T70" s="47"/>
@@ -7917,51 +7826,51 @@
         <v>-10422000</v>
       </c>
       <c r="Q72" s="13">
         <v>-10314000</v>
       </c>
       <c r="R72" s="13">
         <v>-11595000</v>
       </c>
       <c r="S72" s="13">
         <v>-10115000</v>
       </c>
       <c r="T72" s="47"/>
       <c r="U72" s="13">
         <v>-43296000</v>
       </c>
       <c r="V72" s="13">
         <v>-44645000</v>
       </c>
       <c r="W72" s="13">
         <v>-47215000</v>
       </c>
       <c r="X72" s="13">
         <v>-42856000</v>
       </c>
       <c r="Y72" s="13">
-        <f>SUM(P72:S72)</f>
+        <f t="shared" ref="Y72:Y78" si="21">SUM(P72:S72)</f>
         <v>-42446000</v>
       </c>
       <c r="Z72" s="47"/>
     </row>
     <row r="73" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="13">
         <v>0</v>
       </c>
       <c r="C73" s="13">
         <v>-212096000</v>
       </c>
       <c r="D73" s="13">
         <v>253000</v>
       </c>
       <c r="E73" s="13">
         <v>0</v>
       </c>
       <c r="F73" s="13">
         <v>0</v>
       </c>
       <c r="G73" s="13">
         <v>-53721000</v>
@@ -7994,51 +7903,51 @@
         <v>0</v>
       </c>
       <c r="Q73" s="13">
         <v>0</v>
       </c>
       <c r="R73" s="13">
         <v>0</v>
       </c>
       <c r="S73" s="13">
         <v>0</v>
       </c>
       <c r="T73" s="47"/>
       <c r="U73" s="13">
         <v>-211843000</v>
       </c>
       <c r="V73" s="13">
         <v>-53721000</v>
       </c>
       <c r="W73" s="13">
         <v>-179071000</v>
       </c>
       <c r="X73" s="13">
         <v>0</v>
       </c>
       <c r="Y73" s="13">
-        <f>SUM(P73:S73)</f>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="Z73" s="47"/>
     </row>
     <row r="74" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B74" s="13">
         <v>0</v>
       </c>
       <c r="C74" s="13">
         <v>-150000</v>
       </c>
       <c r="D74" s="13">
         <v>-1517000</v>
       </c>
       <c r="E74" s="13">
         <v>-1750000</v>
       </c>
       <c r="F74" s="13">
         <v>0</v>
       </c>
       <c r="G74" s="13">
         <v>0</v>
@@ -8071,51 +7980,51 @@
         <v>0</v>
       </c>
       <c r="Q74" s="13">
         <v>0</v>
       </c>
       <c r="R74" s="13">
         <v>0</v>
       </c>
       <c r="S74" s="13">
         <v>0</v>
       </c>
       <c r="T74" s="47"/>
       <c r="U74" s="13">
         <v>-3417000</v>
       </c>
       <c r="V74" s="13">
         <v>0</v>
       </c>
       <c r="W74" s="13">
         <v>0</v>
       </c>
       <c r="X74" s="13">
         <v>0</v>
       </c>
       <c r="Y74" s="13">
-        <f>SUM(P74:S74)</f>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="Z74" s="47"/>
     </row>
     <row r="75" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B75" s="13">
         <v>0</v>
       </c>
       <c r="C75" s="13">
         <v>0</v>
       </c>
       <c r="D75" s="13">
         <v>0</v>
       </c>
       <c r="E75" s="13">
         <v>0</v>
       </c>
       <c r="F75" s="13">
         <v>0</v>
       </c>
       <c r="G75" s="13">
         <v>15752000</v>
@@ -8148,51 +8057,51 @@
         <v>373000</v>
       </c>
       <c r="Q75" s="13">
         <v>371000</v>
       </c>
       <c r="R75" s="13">
         <v>368000</v>
       </c>
       <c r="S75" s="13">
         <v>109000</v>
       </c>
       <c r="T75" s="47"/>
       <c r="U75" s="13">
         <v>0</v>
       </c>
       <c r="V75" s="13">
         <v>53657000</v>
       </c>
       <c r="W75" s="13">
         <v>63971000</v>
       </c>
       <c r="X75" s="13">
         <v>1605000</v>
       </c>
       <c r="Y75" s="13">
-        <f>SUM(P75:S75)</f>
+        <f t="shared" si="21"/>
         <v>1221000</v>
       </c>
       <c r="Z75" s="47"/>
     </row>
     <row r="76" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="13">
         <v>-734000</v>
       </c>
       <c r="C76" s="13">
         <v>-6265000</v>
       </c>
       <c r="D76" s="13">
         <v>-4192000</v>
       </c>
       <c r="E76" s="13">
         <v>-5630000</v>
       </c>
       <c r="F76" s="13">
         <v>-3527000</v>
       </c>
       <c r="G76" s="13">
         <v>-1725000</v>
@@ -8225,51 +8134,51 @@
         <v>-1149000</v>
       </c>
       <c r="Q76" s="13">
         <v>-379000</v>
       </c>
       <c r="R76" s="13">
         <v>-191000</v>
       </c>
       <c r="S76" s="13">
         <v>-110000</v>
       </c>
       <c r="T76" s="47"/>
       <c r="U76" s="13">
         <v>-16821000</v>
       </c>
       <c r="V76" s="13">
         <v>-11096000</v>
       </c>
       <c r="W76" s="13">
         <v>-4029000</v>
       </c>
       <c r="X76" s="13">
         <v>-6506000</v>
       </c>
       <c r="Y76" s="13">
-        <f>SUM(P76:S76)</f>
+        <f t="shared" si="21"/>
         <v>-1829000</v>
       </c>
       <c r="Z76" s="47"/>
     </row>
     <row r="77" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B77" s="15">
         <v>-16000</v>
       </c>
       <c r="C77" s="15">
         <v>-265000</v>
       </c>
       <c r="D77" s="15">
         <v>-1000</v>
       </c>
       <c r="E77" s="15">
         <v>109000</v>
       </c>
       <c r="F77" s="15">
         <v>-30000</v>
       </c>
       <c r="G77" s="15">
         <v>-7000</v>
@@ -8302,51 +8211,51 @@
         <v>-41000</v>
       </c>
       <c r="Q77" s="15">
         <v>-37000</v>
       </c>
       <c r="R77" s="15">
         <v>272000</v>
       </c>
       <c r="S77" s="15">
         <v>-23000</v>
       </c>
       <c r="T77" s="47"/>
       <c r="U77" s="15">
         <v>-173000</v>
       </c>
       <c r="V77" s="15">
         <v>1489000</v>
       </c>
       <c r="W77" s="15">
         <v>176000</v>
       </c>
       <c r="X77" s="15">
         <v>-40000</v>
       </c>
       <c r="Y77" s="15">
-        <f>SUM(P77:S77)</f>
+        <f t="shared" si="21"/>
         <v>171000</v>
       </c>
       <c r="Z77" s="47"/>
     </row>
     <row r="78" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B78" s="40">
         <v>-12525000</v>
       </c>
       <c r="C78" s="40">
         <v>-227798000</v>
       </c>
       <c r="D78" s="40">
         <v>-17582000</v>
       </c>
       <c r="E78" s="40">
         <v>-17645000</v>
       </c>
       <c r="F78" s="40">
         <v>-15937000</v>
       </c>
       <c r="G78" s="40">
         <v>-50191000</v>
@@ -8379,51 +8288,51 @@
         <v>-11239000</v>
       </c>
       <c r="Q78" s="40">
         <v>-10359000</v>
       </c>
       <c r="R78" s="40">
         <v>-11146000</v>
       </c>
       <c r="S78" s="40">
         <v>-10139000</v>
       </c>
       <c r="T78" s="46"/>
       <c r="U78" s="40">
         <v>-275550000</v>
       </c>
       <c r="V78" s="40">
         <v>-54316000</v>
       </c>
       <c r="W78" s="40">
         <v>-166168000</v>
       </c>
       <c r="X78" s="40">
         <v>-47797000</v>
       </c>
       <c r="Y78" s="40">
-        <f>SUM(P78:S78)</f>
+        <f t="shared" si="21"/>
         <v>-42883000</v>
       </c>
       <c r="Z78" s="46"/>
     </row>
     <row r="79" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="49"/>
       <c r="B79" s="8"/>
       <c r="C79" s="8"/>
       <c r="D79" s="8"/>
       <c r="E79" s="8"/>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
       <c r="J79" s="8"/>
       <c r="K79" s="8"/>
       <c r="L79" s="8"/>
       <c r="M79" s="8"/>
       <c r="N79" s="8"/>
       <c r="O79" s="8"/>
       <c r="P79" s="8"/>
       <c r="Q79" s="8"/>
       <c r="R79" s="8"/>
       <c r="S79" s="8"/>
       <c r="T79" s="47"/>
@@ -8492,51 +8401,51 @@
         <v>0</v>
       </c>
       <c r="Q81" s="13">
         <v>0</v>
       </c>
       <c r="R81" s="13">
         <v>0</v>
       </c>
       <c r="S81" s="13">
         <v>0</v>
       </c>
       <c r="T81" s="47"/>
       <c r="U81" s="13">
         <v>1810000</v>
       </c>
       <c r="V81" s="13">
         <v>2000</v>
       </c>
       <c r="W81" s="13">
         <v>0</v>
       </c>
       <c r="X81" s="13">
         <v>0</v>
       </c>
       <c r="Y81" s="13">
-        <f>SUM(P81:S81)</f>
+        <f t="shared" ref="Y81:Y88" si="22">SUM(P81:S81)</f>
         <v>0</v>
       </c>
       <c r="Z81" s="47"/>
     </row>
     <row r="82" spans="1:26" ht="28.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B82" s="13">
         <v>-18496000</v>
       </c>
       <c r="C82" s="13">
         <v>-2542000</v>
       </c>
       <c r="D82" s="13">
         <v>-938000</v>
       </c>
       <c r="E82" s="13">
         <v>-625000</v>
       </c>
       <c r="F82" s="13">
         <v>-11008000</v>
       </c>
       <c r="G82" s="13">
         <v>-3537000</v>
@@ -8569,51 +8478,51 @@
         <v>-4092000</v>
       </c>
       <c r="Q82" s="13">
         <v>-338000</v>
       </c>
       <c r="R82" s="13">
         <v>-6387000</v>
       </c>
       <c r="S82" s="13">
         <v>-4461000</v>
       </c>
       <c r="T82" s="47"/>
       <c r="U82" s="13">
         <v>-22601000</v>
       </c>
       <c r="V82" s="13">
         <v>-15834000</v>
       </c>
       <c r="W82" s="13">
         <v>-12167000</v>
       </c>
       <c r="X82" s="13">
         <v>-9442000</v>
       </c>
       <c r="Y82" s="13">
-        <f>SUM(P82:S82)</f>
+        <f t="shared" si="22"/>
         <v>-15278000</v>
       </c>
       <c r="Z82" s="47"/>
     </row>
     <row r="83" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B83" s="13">
         <v>-8706000</v>
       </c>
       <c r="C83" s="13">
         <v>-8665000</v>
       </c>
       <c r="D83" s="13">
         <v>-8633000</v>
       </c>
       <c r="E83" s="13">
         <v>-8585000</v>
       </c>
       <c r="F83" s="13">
         <v>-9662000</v>
       </c>
       <c r="G83" s="13">
         <v>-9725000</v>
@@ -8646,51 +8555,51 @@
         <v>-11699000</v>
       </c>
       <c r="Q83" s="13">
         <v>-11707000</v>
       </c>
       <c r="R83" s="13">
         <v>-12782000</v>
       </c>
       <c r="S83" s="13">
         <v>-13214000</v>
       </c>
       <c r="T83" s="47"/>
       <c r="U83" s="13">
         <v>-34589000</v>
       </c>
       <c r="V83" s="13">
         <v>-38667000</v>
       </c>
       <c r="W83" s="13">
         <v>-42383000</v>
       </c>
       <c r="X83" s="13">
         <v>-46530000</v>
       </c>
       <c r="Y83" s="13">
-        <f>SUM(P83:S83)</f>
+        <f t="shared" si="22"/>
         <v>-49402000</v>
       </c>
       <c r="Z83" s="47"/>
     </row>
     <row r="84" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B84" s="13">
         <v>0</v>
       </c>
       <c r="C84" s="13">
         <v>50000000</v>
       </c>
       <c r="D84" s="13">
         <v>0</v>
       </c>
       <c r="E84" s="13">
         <v>0</v>
       </c>
       <c r="F84" s="13">
         <v>0</v>
       </c>
       <c r="G84" s="13">
         <v>30000000</v>
@@ -8723,51 +8632,51 @@
         <v>0</v>
       </c>
       <c r="Q84" s="13">
         <v>0</v>
       </c>
       <c r="R84" s="13">
         <v>0</v>
       </c>
       <c r="S84" s="13">
         <v>0</v>
       </c>
       <c r="T84" s="47"/>
       <c r="U84" s="13">
         <v>50000000</v>
       </c>
       <c r="V84" s="13">
         <v>30000000</v>
       </c>
       <c r="W84" s="13">
         <v>280000000</v>
       </c>
       <c r="X84" s="13">
         <v>0</v>
       </c>
       <c r="Y84" s="13">
-        <f>SUM(P84:S84)</f>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="Z84" s="47"/>
     </row>
     <row r="85" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B85" s="13">
         <v>-38372000</v>
       </c>
       <c r="C85" s="13">
         <v>-18565000</v>
       </c>
       <c r="D85" s="13">
         <v>-16551000</v>
       </c>
       <c r="E85" s="13">
         <v>0</v>
       </c>
       <c r="F85" s="13">
         <v>0</v>
       </c>
       <c r="G85" s="13">
         <v>-4000000</v>
@@ -8800,51 +8709,51 @@
         <v>0</v>
       </c>
       <c r="Q85" s="13">
         <v>0</v>
       </c>
       <c r="R85" s="13">
         <v>0</v>
       </c>
       <c r="S85" s="13">
         <v>0</v>
       </c>
       <c r="T85" s="47"/>
       <c r="U85" s="13">
         <v>-73488000</v>
       </c>
       <c r="V85" s="13">
         <v>-28205000</v>
       </c>
       <c r="W85" s="13">
         <v>-41591000</v>
       </c>
       <c r="X85" s="13">
         <v>0</v>
       </c>
       <c r="Y85" s="13">
-        <f>SUM(P85:S85)</f>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="Z85" s="47"/>
     </row>
     <row r="86" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B86" s="13">
         <v>0</v>
       </c>
       <c r="C86" s="13">
         <v>0</v>
       </c>
       <c r="D86" s="13">
         <v>0</v>
       </c>
       <c r="E86" s="13">
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>-50000000</v>
       </c>
       <c r="G86" s="13">
         <v>0</v>
@@ -8877,51 +8786,51 @@
         <v>-781000</v>
       </c>
       <c r="Q86" s="13">
         <v>-782000</v>
       </c>
       <c r="R86" s="13">
         <v>-781000</v>
       </c>
       <c r="S86" s="13">
         <v>-782000</v>
       </c>
       <c r="T86" s="47"/>
       <c r="U86" s="13">
         <v>0</v>
       </c>
       <c r="V86" s="13">
         <v>-50000000</v>
       </c>
       <c r="W86" s="13">
         <v>-31563000</v>
       </c>
       <c r="X86" s="13">
         <v>-3126000</v>
       </c>
       <c r="Y86" s="13">
-        <f>SUM(P86:S86)</f>
+        <f t="shared" si="22"/>
         <v>-3126000</v>
       </c>
       <c r="Z86" s="47"/>
     </row>
     <row r="87" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B87" s="15">
         <v>0</v>
       </c>
       <c r="C87" s="15">
         <v>-619000</v>
       </c>
       <c r="D87" s="15">
         <v>0</v>
       </c>
       <c r="E87" s="15">
         <v>0</v>
       </c>
       <c r="F87" s="15">
         <v>0</v>
       </c>
       <c r="G87" s="15">
         <v>0</v>
@@ -8954,51 +8863,51 @@
         <v>0</v>
       </c>
       <c r="Q87" s="15">
         <v>0</v>
       </c>
       <c r="R87" s="15">
         <v>0</v>
       </c>
       <c r="S87" s="15">
         <v>0</v>
       </c>
       <c r="T87" s="47"/>
       <c r="U87" s="15">
         <v>-619000</v>
       </c>
       <c r="V87" s="15">
         <v>0</v>
       </c>
       <c r="W87" s="15">
         <v>-2200000</v>
       </c>
       <c r="X87" s="15">
         <v>0</v>
       </c>
       <c r="Y87" s="15">
-        <f>SUM(P87:S87)</f>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="Z87" s="47"/>
     </row>
     <row r="88" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="39" t="s">
         <v>78</v>
       </c>
       <c r="B88" s="40">
         <v>-65574000</v>
       </c>
       <c r="C88" s="40">
         <v>20177000</v>
       </c>
       <c r="D88" s="40">
         <v>-24880000</v>
       </c>
       <c r="E88" s="40">
         <v>-9210000</v>
       </c>
       <c r="F88" s="40">
         <v>-70667000</v>
       </c>
       <c r="G88" s="40">
         <v>12738000</v>
@@ -9031,51 +8940,51 @@
         <v>-16572000</v>
       </c>
       <c r="Q88" s="40">
         <v>-12827000</v>
       </c>
       <c r="R88" s="40">
         <v>-19950000</v>
       </c>
       <c r="S88" s="40">
         <v>-18457000</v>
       </c>
       <c r="T88" s="46"/>
       <c r="U88" s="40">
         <v>-79487000</v>
       </c>
       <c r="V88" s="40">
         <v>-102704000</v>
       </c>
       <c r="W88" s="40">
         <v>150096000</v>
       </c>
       <c r="X88" s="40">
         <v>-59098000</v>
       </c>
       <c r="Y88" s="40">
-        <f>SUM(P88:S88)</f>
+        <f t="shared" si="22"/>
         <v>-67806000</v>
       </c>
       <c r="Z88" s="46"/>
     </row>
     <row r="89" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="49"/>
       <c r="B89" s="8"/>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="8"/>
       <c r="I89" s="8"/>
       <c r="J89" s="8"/>
       <c r="K89" s="8"/>
       <c r="L89" s="8"/>
       <c r="M89" s="8"/>
       <c r="N89" s="8"/>
       <c r="O89" s="8"/>
       <c r="P89" s="8"/>
       <c r="Q89" s="8"/>
       <c r="R89" s="8"/>
       <c r="S89" s="8"/>
       <c r="T89" s="47"/>
@@ -10003,51 +9912,51 @@
         <v>62723000</v>
       </c>
       <c r="Q108" s="13">
         <v>62553000</v>
       </c>
       <c r="R108" s="13">
         <v>61968000</v>
       </c>
       <c r="S108" s="13">
         <v>61237000</v>
       </c>
       <c r="T108" s="47"/>
       <c r="U108" s="13">
         <v>54548000</v>
       </c>
       <c r="V108" s="13">
         <v>64300000</v>
       </c>
       <c r="W108" s="13">
         <v>66400000</v>
       </c>
       <c r="X108" s="13">
         <v>62553000</v>
       </c>
       <c r="Y108" s="13">
-        <f t="shared" ref="Y108:Y114" si="8">S108</f>
+        <f t="shared" ref="Y108:Y114" si="23">S108</f>
         <v>61237000</v>
       </c>
       <c r="Z108" s="47"/>
     </row>
     <row r="109" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="12" t="s">
         <v>94</v>
       </c>
       <c r="B109" s="13">
         <v>32935000</v>
       </c>
       <c r="C109" s="13">
         <v>34293000</v>
       </c>
       <c r="D109" s="13">
         <v>32946000</v>
       </c>
       <c r="E109" s="13">
         <v>17593000</v>
       </c>
       <c r="F109" s="13">
         <v>16819000</v>
       </c>
       <c r="G109" s="13">
         <v>17233000</v>
@@ -10080,51 +9989,51 @@
         <v>11763000</v>
       </c>
       <c r="Q109" s="13">
         <v>9770000</v>
       </c>
       <c r="R109" s="13">
         <v>9003000</v>
       </c>
       <c r="S109" s="13">
         <v>8238000</v>
       </c>
       <c r="T109" s="47"/>
       <c r="U109" s="13">
         <v>17593000</v>
       </c>
       <c r="V109" s="13">
         <v>15395000</v>
       </c>
       <c r="W109" s="13">
         <v>13956000</v>
       </c>
       <c r="X109" s="13">
         <v>9770000</v>
       </c>
       <c r="Y109" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>8238000</v>
       </c>
       <c r="Z109" s="47"/>
     </row>
     <row r="110" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B110" s="13">
         <v>116859000</v>
       </c>
       <c r="C110" s="13">
         <v>185860000</v>
       </c>
       <c r="D110" s="13">
         <v>172916000</v>
       </c>
       <c r="E110" s="13">
         <v>173087000</v>
       </c>
       <c r="F110" s="13">
         <v>167807000</v>
       </c>
       <c r="G110" s="13">
         <v>202090000</v>
@@ -10157,51 +10066,51 @@
         <v>227107000</v>
       </c>
       <c r="Q110" s="13">
         <v>215673000</v>
       </c>
       <c r="R110" s="13">
         <v>203879000</v>
       </c>
       <c r="S110" s="13">
         <v>192073000</v>
       </c>
       <c r="T110" s="47"/>
       <c r="U110" s="13">
         <v>173087000</v>
       </c>
       <c r="V110" s="13">
         <v>184396000</v>
       </c>
       <c r="W110" s="13">
         <v>248477000</v>
       </c>
       <c r="X110" s="13">
         <v>215673000</v>
       </c>
       <c r="Y110" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>192073000</v>
       </c>
       <c r="Z110" s="47"/>
     </row>
     <row r="111" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="12" t="s">
         <v>96</v>
       </c>
       <c r="B111" s="13">
         <v>219176000</v>
       </c>
       <c r="C111" s="13">
         <v>377654000</v>
       </c>
       <c r="D111" s="13">
         <v>379505000</v>
       </c>
       <c r="E111" s="13">
         <v>381920000</v>
       </c>
       <c r="F111" s="13">
         <v>382640000</v>
       </c>
       <c r="G111" s="13">
         <v>383045000</v>
@@ -10234,51 +10143,51 @@
         <v>574594000</v>
       </c>
       <c r="Q111" s="13">
         <v>574614000</v>
       </c>
       <c r="R111" s="13">
         <v>574169000</v>
       </c>
       <c r="S111" s="13">
         <v>400025000</v>
       </c>
       <c r="T111" s="47"/>
       <c r="U111" s="13">
         <v>381920000</v>
       </c>
       <c r="V111" s="13">
         <v>383325000</v>
       </c>
       <c r="W111" s="13">
         <v>569668000</v>
       </c>
       <c r="X111" s="13">
         <v>574614000</v>
       </c>
       <c r="Y111" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>400025000</v>
       </c>
       <c r="Z111" s="47"/>
     </row>
     <row r="112" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="12" t="s">
         <v>97</v>
       </c>
       <c r="B112" s="13">
         <v>11559000</v>
       </c>
       <c r="C112" s="13">
         <v>8709000</v>
       </c>
       <c r="D112" s="13">
         <v>12391000</v>
       </c>
       <c r="E112" s="13">
         <v>16533000</v>
       </c>
       <c r="F112" s="13">
         <v>17714000</v>
       </c>
       <c r="G112" s="13">
         <v>1609000</v>
@@ -10311,51 +10220,51 @@
         <v>51867000</v>
       </c>
       <c r="Q112" s="13">
         <v>61289000</v>
       </c>
       <c r="R112" s="13">
         <v>68185000</v>
       </c>
       <c r="S112" s="13">
         <v>77221000</v>
       </c>
       <c r="T112" s="47"/>
       <c r="U112" s="13">
         <v>16533000</v>
       </c>
       <c r="V112" s="13">
         <v>24874000</v>
       </c>
       <c r="W112" s="13">
         <v>70982000</v>
       </c>
       <c r="X112" s="13">
         <v>61289000</v>
       </c>
       <c r="Y112" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>77221000</v>
       </c>
       <c r="Z112" s="47"/>
     </row>
     <row r="113" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B113" s="15">
         <v>25524000</v>
       </c>
       <c r="C113" s="15">
         <v>26247000</v>
       </c>
       <c r="D113" s="15">
         <v>26229000</v>
       </c>
       <c r="E113" s="15">
         <v>21832000</v>
       </c>
       <c r="F113" s="15">
         <v>22039000</v>
       </c>
       <c r="G113" s="15">
         <v>67435000</v>
@@ -10388,51 +10297,51 @@
         <v>110780000</v>
       </c>
       <c r="Q113" s="15">
         <v>93398000</v>
       </c>
       <c r="R113" s="15">
         <v>72748000</v>
       </c>
       <c r="S113" s="15">
         <v>73986000</v>
       </c>
       <c r="T113" s="47"/>
       <c r="U113" s="15">
         <v>21832000</v>
       </c>
       <c r="V113" s="15">
         <v>71152000</v>
       </c>
       <c r="W113" s="15">
         <v>83715000</v>
       </c>
       <c r="X113" s="15">
         <v>93398000</v>
       </c>
       <c r="Y113" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>73986000</v>
       </c>
       <c r="Z113" s="47"/>
     </row>
     <row r="114" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A114" s="41" t="s">
         <v>99</v>
       </c>
       <c r="B114" s="24">
         <v>795978000</v>
       </c>
       <c r="C114" s="24">
         <v>848568000</v>
       </c>
       <c r="D114" s="24">
         <v>840180000</v>
       </c>
       <c r="E114" s="24">
         <v>881184000</v>
       </c>
       <c r="F114" s="24">
         <v>842523000</v>
       </c>
       <c r="G114" s="24">
         <v>1004261000</v>
@@ -10465,51 +10374,51 @@
         <v>1375599000</v>
       </c>
       <c r="Q114" s="24">
         <v>1355936000</v>
       </c>
       <c r="R114" s="24">
         <v>1311198000</v>
       </c>
       <c r="S114" s="24">
         <v>1092277000</v>
       </c>
       <c r="T114" s="46"/>
       <c r="U114" s="24">
         <v>881184000</v>
       </c>
       <c r="V114" s="24">
         <v>1036015000</v>
       </c>
       <c r="W114" s="24">
         <v>1309156000</v>
       </c>
       <c r="X114" s="24">
         <v>1355936000</v>
       </c>
       <c r="Y114" s="24">
-        <f t="shared" si="8"/>
+        <f t="shared" si="23"/>
         <v>1092277000</v>
       </c>
       <c r="Z114" s="46"/>
     </row>
     <row r="115" spans="1:26" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A115" s="51"/>
       <c r="B115" s="25"/>
       <c r="C115" s="25"/>
       <c r="D115" s="25"/>
       <c r="E115" s="25"/>
       <c r="F115" s="25"/>
       <c r="G115" s="25"/>
       <c r="H115" s="25"/>
       <c r="I115" s="25"/>
       <c r="J115" s="25"/>
       <c r="K115" s="25"/>
       <c r="L115" s="25"/>
       <c r="M115" s="25"/>
       <c r="N115" s="25"/>
       <c r="O115" s="25"/>
       <c r="P115" s="25"/>
       <c r="Q115" s="25"/>
       <c r="R115" s="25"/>
       <c r="S115" s="25"/>
       <c r="T115" s="47"/>
@@ -10586,51 +10495,51 @@
         <v>13944000</v>
       </c>
       <c r="Q118" s="13">
         <v>13898000</v>
       </c>
       <c r="R118" s="13">
         <v>13532000</v>
       </c>
       <c r="S118" s="13">
         <v>12982000</v>
       </c>
       <c r="T118" s="47"/>
       <c r="U118" s="13">
         <v>7183000</v>
       </c>
       <c r="V118" s="13">
         <v>9108000</v>
       </c>
       <c r="W118" s="13">
         <v>9221000</v>
       </c>
       <c r="X118" s="13">
         <v>13898000</v>
       </c>
       <c r="Y118" s="13">
-        <f t="shared" ref="Y118:Y124" si="9">S118</f>
+        <f t="shared" ref="Y118:Y124" si="24">S118</f>
         <v>12982000</v>
       </c>
       <c r="Z118" s="47"/>
     </row>
     <row r="119" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B119" s="13">
         <v>74131000</v>
       </c>
       <c r="C119" s="13">
         <v>84547000</v>
       </c>
       <c r="D119" s="13">
         <v>80699000</v>
       </c>
       <c r="E119" s="13">
         <v>89387000</v>
       </c>
       <c r="F119" s="13">
         <v>72802000</v>
       </c>
       <c r="G119" s="13">
         <v>112231000</v>
@@ -10663,51 +10572,51 @@
         <v>122738000</v>
       </c>
       <c r="Q119" s="13">
         <v>129952000</v>
       </c>
       <c r="R119" s="13">
         <v>103626000</v>
       </c>
       <c r="S119" s="13">
         <v>104227000</v>
       </c>
       <c r="T119" s="47"/>
       <c r="U119" s="13">
         <v>89387000</v>
       </c>
       <c r="V119" s="13">
         <v>131443000</v>
       </c>
       <c r="W119" s="13">
         <v>126643000</v>
       </c>
       <c r="X119" s="13">
         <v>129952000</v>
       </c>
       <c r="Y119" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>104227000</v>
       </c>
       <c r="Z119" s="47"/>
     </row>
     <row r="120" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B120" s="13">
         <v>29816000</v>
       </c>
       <c r="C120" s="13">
         <v>34853000</v>
       </c>
       <c r="D120" s="13">
         <v>35974000</v>
       </c>
       <c r="E120" s="13">
         <v>38649000</v>
       </c>
       <c r="F120" s="13">
         <v>41036000</v>
       </c>
       <c r="G120" s="13">
         <v>40561000</v>
@@ -10740,51 +10649,51 @@
         <v>105038000</v>
       </c>
       <c r="Q120" s="13">
         <v>94163000</v>
       </c>
       <c r="R120" s="13">
         <v>95375000</v>
       </c>
       <c r="S120" s="13">
         <v>98292000</v>
       </c>
       <c r="T120" s="47"/>
       <c r="U120" s="13">
         <v>38649000</v>
       </c>
       <c r="V120" s="13">
         <v>54859000</v>
       </c>
       <c r="W120" s="13">
         <v>81076000</v>
       </c>
       <c r="X120" s="13">
         <v>94163000</v>
       </c>
       <c r="Y120" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>98292000</v>
       </c>
       <c r="Z120" s="47"/>
     </row>
     <row r="121" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B121" s="13">
         <v>178734000</v>
       </c>
       <c r="C121" s="13">
         <v>178353000</v>
       </c>
       <c r="D121" s="13">
         <v>174384000</v>
       </c>
       <c r="E121" s="13">
         <v>187070000</v>
       </c>
       <c r="F121" s="13">
         <v>180698000</v>
       </c>
       <c r="G121" s="13">
         <v>207483000</v>
@@ -10817,51 +10726,51 @@
         <v>211565000</v>
       </c>
       <c r="Q121" s="13">
         <v>212984000</v>
       </c>
       <c r="R121" s="13">
         <v>208661000</v>
       </c>
       <c r="S121" s="13">
         <v>198444000</v>
       </c>
       <c r="T121" s="47"/>
       <c r="U121" s="13">
         <v>187070000</v>
       </c>
       <c r="V121" s="13">
         <v>203463000</v>
       </c>
       <c r="W121" s="13">
         <v>225489000</v>
       </c>
       <c r="X121" s="13">
         <v>212984000</v>
       </c>
       <c r="Y121" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>198444000</v>
       </c>
       <c r="Z121" s="47"/>
     </row>
     <row r="122" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B122" s="13">
         <v>0</v>
       </c>
       <c r="C122" s="13">
         <v>50000000</v>
       </c>
       <c r="D122" s="13">
         <v>50000000</v>
       </c>
       <c r="E122" s="13">
         <v>50000000</v>
       </c>
       <c r="F122" s="13">
         <v>0</v>
       </c>
       <c r="G122" s="13">
         <v>30000000</v>
@@ -10894,51 +10803,51 @@
         <v>158109000</v>
       </c>
       <c r="Q122" s="13">
         <v>158110000</v>
       </c>
       <c r="R122" s="13">
         <v>158111000</v>
       </c>
       <c r="S122" s="13">
         <v>158112000</v>
       </c>
       <c r="T122" s="47"/>
       <c r="U122" s="13">
         <v>50000000</v>
       </c>
       <c r="V122" s="13">
         <v>30000000</v>
       </c>
       <c r="W122" s="13">
         <v>158106000</v>
       </c>
       <c r="X122" s="13">
         <v>158110000</v>
       </c>
       <c r="Y122" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>158112000</v>
       </c>
       <c r="Z122" s="47"/>
     </row>
     <row r="123" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B123" s="15">
         <v>13997000</v>
       </c>
       <c r="C123" s="15">
         <v>14309000</v>
       </c>
       <c r="D123" s="15">
         <v>12549000</v>
       </c>
       <c r="E123" s="15">
         <v>11445000</v>
       </c>
       <c r="F123" s="15">
         <v>11148000</v>
       </c>
       <c r="G123" s="15">
         <v>11195000</v>
@@ -10971,51 +10880,51 @@
         <v>19592000</v>
       </c>
       <c r="Q123" s="15">
         <v>19295000</v>
       </c>
       <c r="R123" s="15">
         <v>49790000</v>
       </c>
       <c r="S123" s="15">
         <v>14719000</v>
       </c>
       <c r="T123" s="47"/>
       <c r="U123" s="15">
         <v>11445000</v>
       </c>
       <c r="V123" s="15">
         <v>23513000</v>
       </c>
       <c r="W123" s="15">
         <v>24751000</v>
       </c>
       <c r="X123" s="15">
         <v>19295000</v>
       </c>
       <c r="Y123" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>14719000</v>
       </c>
       <c r="Z123" s="47"/>
     </row>
     <row r="124" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B124" s="10">
         <v>303886000</v>
       </c>
       <c r="C124" s="10">
         <v>367951000</v>
       </c>
       <c r="D124" s="10">
         <v>360073000</v>
       </c>
       <c r="E124" s="10">
         <v>383734000</v>
       </c>
       <c r="F124" s="10">
         <v>313462000</v>
       </c>
       <c r="G124" s="10">
         <v>407565000</v>
@@ -11048,51 +10957,51 @@
         <v>630986000</v>
       </c>
       <c r="Q124" s="10">
         <v>628402000</v>
       </c>
       <c r="R124" s="10">
         <v>629095000</v>
       </c>
       <c r="S124" s="10">
         <v>586776000</v>
       </c>
       <c r="T124" s="47"/>
       <c r="U124" s="10">
         <v>383734000</v>
       </c>
       <c r="V124" s="10">
         <v>452386000</v>
       </c>
       <c r="W124" s="10">
         <v>625286000</v>
       </c>
       <c r="X124" s="10">
         <v>628402000</v>
       </c>
       <c r="Y124" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="24"/>
         <v>586776000</v>
       </c>
       <c r="Z124" s="47"/>
     </row>
     <row r="125" spans="1:26" ht="5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="R125" s="11"/>
       <c r="T125" s="47"/>
       <c r="Z125" s="47"/>
     </row>
     <row r="126" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="12" t="s">
         <v>108</v>
       </c>
       <c r="B126" s="13">
         <v>2517000</v>
       </c>
       <c r="C126" s="13">
         <v>4592000</v>
       </c>
       <c r="D126" s="13">
         <v>3495000</v>
       </c>
       <c r="E126" s="13">
         <v>4465000</v>
       </c>
@@ -11533,51 +11442,51 @@
         <v>410000</v>
       </c>
       <c r="Q134" s="13">
         <v>410000</v>
       </c>
       <c r="R134" s="13">
         <v>410000</v>
       </c>
       <c r="S134" s="13">
         <v>422000</v>
       </c>
       <c r="T134" s="47"/>
       <c r="U134" s="13">
         <v>396000</v>
       </c>
       <c r="V134" s="13">
         <v>399000</v>
       </c>
       <c r="W134" s="13">
         <v>403000</v>
       </c>
       <c r="X134" s="13">
         <v>410000</v>
       </c>
       <c r="Y134" s="13">
-        <f t="shared" ref="Y134:Y140" si="10">S134</f>
+        <f t="shared" ref="Y134:Y140" si="25">S134</f>
         <v>422000</v>
       </c>
       <c r="Z134" s="47"/>
     </row>
     <row r="135" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A135" s="12" t="s">
         <v>115</v>
       </c>
       <c r="B135" s="13">
         <v>-165465000</v>
       </c>
       <c r="C135" s="13">
         <v>-183800000</v>
       </c>
       <c r="D135" s="13">
         <v>-200008000</v>
       </c>
       <c r="E135" s="13">
         <v>-200008000</v>
       </c>
       <c r="F135" s="13">
         <v>-200008000</v>
       </c>
       <c r="G135" s="13">
         <v>-204008000</v>
@@ -11610,51 +11519,51 @@
         <v>-269804000</v>
       </c>
       <c r="Q135" s="13">
         <v>-269804000</v>
       </c>
       <c r="R135" s="13">
         <v>-269804000</v>
       </c>
       <c r="S135" s="13">
         <v>-269804000</v>
       </c>
       <c r="T135" s="47"/>
       <c r="U135" s="13">
         <v>-200008000</v>
       </c>
       <c r="V135" s="13">
         <v>-228213000</v>
       </c>
       <c r="W135" s="13">
         <v>-269804000</v>
       </c>
       <c r="X135" s="13">
         <v>-269804000</v>
       </c>
       <c r="Y135" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>-269804000</v>
       </c>
       <c r="Z135" s="47"/>
     </row>
     <row r="136" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B136" s="13">
         <v>373765000</v>
       </c>
       <c r="C136" s="13">
         <v>370934000</v>
       </c>
       <c r="D136" s="13">
         <v>380325000</v>
       </c>
       <c r="E136" s="13">
         <v>391482000</v>
       </c>
       <c r="F136" s="13">
         <v>395934000</v>
       </c>
       <c r="G136" s="13">
         <v>402728000</v>
@@ -11687,51 +11596,51 @@
         <v>505750000</v>
       </c>
       <c r="Q136" s="13">
         <v>520018000</v>
       </c>
       <c r="R136" s="13">
         <v>533004000</v>
       </c>
       <c r="S136" s="13">
         <v>536627000</v>
       </c>
       <c r="T136" s="47"/>
       <c r="U136" s="13">
         <v>391482000</v>
       </c>
       <c r="V136" s="13">
         <v>424229000</v>
       </c>
       <c r="W136" s="13">
         <v>468390000</v>
       </c>
       <c r="X136" s="13">
         <v>520018000</v>
       </c>
       <c r="Y136" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>536627000</v>
       </c>
       <c r="Z136" s="47"/>
     </row>
     <row r="137" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A137" s="12" t="s">
         <v>117</v>
       </c>
       <c r="B137" s="13">
         <v>-11674000</v>
       </c>
       <c r="C137" s="13">
         <v>-16619000</v>
       </c>
       <c r="D137" s="13">
         <v>-22720000</v>
       </c>
       <c r="E137" s="13">
         <v>-15439000</v>
       </c>
       <c r="F137" s="13">
         <v>-14020000</v>
       </c>
       <c r="G137" s="13">
         <v>-14131000</v>
@@ -11764,51 +11673,51 @@
         <v>-4889000</v>
       </c>
       <c r="Q137" s="13">
         <v>-4754000</v>
       </c>
       <c r="R137" s="13">
         <v>-6349000</v>
       </c>
       <c r="S137" s="13">
         <v>-9249000</v>
       </c>
       <c r="T137" s="47"/>
       <c r="U137" s="13">
         <v>-15439000</v>
       </c>
       <c r="V137" s="13">
         <v>-11974000</v>
       </c>
       <c r="W137" s="13">
         <v>-16841000</v>
       </c>
       <c r="X137" s="13">
         <v>-4754000</v>
       </c>
       <c r="Y137" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>-9249000</v>
       </c>
       <c r="Z137" s="47"/>
     </row>
     <row r="138" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A138" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B138" s="15">
         <v>247403000</v>
       </c>
       <c r="C138" s="15">
         <v>258183000</v>
       </c>
       <c r="D138" s="15">
         <v>272590000</v>
       </c>
       <c r="E138" s="15">
         <v>271051000</v>
       </c>
       <c r="F138" s="15">
         <v>294232000</v>
       </c>
       <c r="G138" s="15">
         <v>334520000</v>
@@ -11841,51 +11750,51 @@
         <v>362894000</v>
       </c>
       <c r="Q138" s="15">
         <v>335168000</v>
       </c>
       <c r="R138" s="15">
         <v>274817000</v>
       </c>
       <c r="S138" s="15">
         <v>105664000</v>
       </c>
       <c r="T138" s="47"/>
       <c r="U138" s="15">
         <v>271051000</v>
       </c>
       <c r="V138" s="15">
         <v>342653000</v>
       </c>
       <c r="W138" s="15">
         <v>336202000</v>
       </c>
       <c r="X138" s="15">
         <v>335168000</v>
       </c>
       <c r="Y138" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>105664000</v>
       </c>
       <c r="Z138" s="47"/>
     </row>
     <row r="139" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A139" s="43" t="s">
         <v>119</v>
       </c>
       <c r="B139" s="17">
         <v>444423000</v>
       </c>
       <c r="C139" s="17">
         <v>429093000</v>
       </c>
       <c r="D139" s="17">
         <v>430583000</v>
       </c>
       <c r="E139" s="17">
         <v>447482000</v>
       </c>
       <c r="F139" s="17">
         <v>476534000</v>
       </c>
       <c r="G139" s="17">
         <v>519507000</v>
@@ -11918,51 +11827,51 @@
         <v>594361000</v>
       </c>
       <c r="Q139" s="17">
         <v>581038000</v>
       </c>
       <c r="R139" s="17">
         <v>532078000</v>
       </c>
       <c r="S139" s="17">
         <v>363660000</v>
       </c>
       <c r="T139" s="47"/>
       <c r="U139" s="17">
         <v>447482000</v>
       </c>
       <c r="V139" s="17">
         <v>527094000</v>
       </c>
       <c r="W139" s="17">
         <v>518350000</v>
       </c>
       <c r="X139" s="17">
         <v>581038000</v>
       </c>
       <c r="Y139" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>363660000</v>
       </c>
       <c r="Z139" s="47"/>
     </row>
     <row r="140" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A140" s="44" t="s">
         <v>120</v>
       </c>
       <c r="B140" s="45">
         <v>795978000</v>
       </c>
       <c r="C140" s="45">
         <v>848568000</v>
       </c>
       <c r="D140" s="45">
         <v>840180000</v>
       </c>
       <c r="E140" s="45">
         <v>881184000</v>
       </c>
       <c r="F140" s="45">
         <v>842523000</v>
       </c>
       <c r="G140" s="45">
         <v>1004261000</v>
@@ -11995,51 +11904,51 @@
         <v>1375599000</v>
       </c>
       <c r="Q140" s="45">
         <v>1355936000</v>
       </c>
       <c r="R140" s="45">
         <v>1311198000</v>
       </c>
       <c r="S140" s="45">
         <v>1092277000</v>
       </c>
       <c r="T140" s="46"/>
       <c r="U140" s="45">
         <v>881184000</v>
       </c>
       <c r="V140" s="45">
         <v>1036015000</v>
       </c>
       <c r="W140" s="45">
         <v>1309156000</v>
       </c>
       <c r="X140" s="45">
         <v>1355936000</v>
       </c>
       <c r="Y140" s="45">
-        <f t="shared" si="10"/>
+        <f t="shared" si="25"/>
         <v>1092277000</v>
       </c>
       <c r="Z140" s="46"/>
     </row>
     <row r="141" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="T141" s="47"/>
       <c r="Z141" s="47"/>
     </row>
     <row r="142" spans="1:26" ht="10" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A142" s="47"/>
       <c r="B142" s="47"/>
       <c r="C142" s="47"/>
       <c r="D142" s="47"/>
       <c r="E142" s="47"/>
       <c r="F142" s="47"/>
       <c r="G142" s="47"/>
       <c r="H142" s="47"/>
       <c r="I142" s="47"/>
       <c r="J142" s="47"/>
       <c r="K142" s="47"/>
       <c r="L142" s="47"/>
       <c r="M142" s="47"/>
       <c r="N142" s="47"/>
       <c r="O142" s="47"/>
       <c r="P142" s="47"/>
@@ -12332,83 +12241,83 @@
       <c r="Y5" s="36">
         <v>901286000</v>
       </c>
       <c r="Z5" s="47"/>
     </row>
     <row r="6" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
       <c r="T6" s="47"/>
       <c r="Z6" s="47"/>
     </row>
     <row r="7" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="20" t="s">
         <v>122</v>
       </c>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="47"/>
       <c r="Z7" s="47"/>
     </row>
     <row r="8" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
         <v>123</v>
       </c>
       <c r="B8" s="13">
-        <f>B102</f>
+        <f t="shared" ref="B8:J8" si="0">B102</f>
         <v>63829000</v>
       </c>
       <c r="C8" s="13">
-        <f>C102</f>
+        <f t="shared" si="0"/>
         <v>70301000</v>
       </c>
       <c r="D8" s="13">
-        <f>D102</f>
+        <f t="shared" si="0"/>
         <v>72297000</v>
       </c>
       <c r="E8" s="13">
-        <f>E102</f>
+        <f t="shared" si="0"/>
         <v>80293000</v>
       </c>
       <c r="F8" s="13">
-        <f>F102</f>
+        <f t="shared" si="0"/>
         <v>70435000</v>
       </c>
       <c r="G8" s="13">
-        <f>G102</f>
+        <f t="shared" si="0"/>
         <v>73665000</v>
       </c>
       <c r="H8" s="13">
-        <f>H102</f>
+        <f t="shared" si="0"/>
         <v>84790000</v>
       </c>
       <c r="I8" s="13">
-        <f>I102</f>
+        <f t="shared" si="0"/>
         <v>86803000</v>
       </c>
       <c r="J8" s="13">
-        <f>J102</f>
+        <f t="shared" si="0"/>
         <v>79098000</v>
       </c>
       <c r="K8" s="13">
         <v>82281000</v>
       </c>
       <c r="L8" s="13">
         <v>95111000</v>
       </c>
       <c r="M8" s="13">
         <v>102921000</v>
       </c>
       <c r="N8" s="13">
         <v>91390000</v>
       </c>
       <c r="O8" s="13">
         <v>96515000</v>
       </c>
       <c r="P8" s="13">
         <v>92452000</v>
       </c>
       <c r="Q8" s="13">
         <v>87640000</v>
       </c>
       <c r="R8" s="13">
         <v>83312000</v>
@@ -12417,83 +12326,83 @@
         <v>84653000</v>
       </c>
       <c r="T8" s="47"/>
       <c r="U8" s="13">
         <v>286720000</v>
       </c>
       <c r="V8" s="13">
         <v>315693000</v>
       </c>
       <c r="W8" s="13">
         <v>359411000</v>
       </c>
       <c r="X8" s="13">
         <v>367997000</v>
       </c>
       <c r="Y8" s="13">
         <v>348057000</v>
       </c>
       <c r="Z8" s="47"/>
     </row>
     <row r="9" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B9" s="13">
-        <f>B109</f>
+        <f t="shared" ref="B9:J9" si="1">B109</f>
         <v>52401000</v>
       </c>
       <c r="C9" s="13">
-        <f>C109</f>
+        <f t="shared" si="1"/>
         <v>52530000</v>
       </c>
       <c r="D9" s="13">
-        <f>D109</f>
+        <f t="shared" si="1"/>
         <v>46345000</v>
       </c>
       <c r="E9" s="13">
-        <f>E109</f>
+        <f t="shared" si="1"/>
         <v>46392000</v>
       </c>
       <c r="F9" s="13">
-        <f>F109</f>
+        <f t="shared" si="1"/>
         <v>46923000</v>
       </c>
       <c r="G9" s="13">
-        <f>G109</f>
+        <f t="shared" si="1"/>
         <v>45306000</v>
       </c>
       <c r="H9" s="13">
-        <f>H109</f>
+        <f t="shared" si="1"/>
         <v>52643000</v>
       </c>
       <c r="I9" s="13">
-        <f>I109</f>
+        <f t="shared" si="1"/>
         <v>57332000</v>
       </c>
       <c r="J9" s="13">
-        <f>J109</f>
+        <f t="shared" si="1"/>
         <v>54121000</v>
       </c>
       <c r="K9" s="13">
         <v>48310000</v>
       </c>
       <c r="L9" s="13">
         <v>49612000</v>
       </c>
       <c r="M9" s="13">
         <v>53723000</v>
       </c>
       <c r="N9" s="13">
         <v>51134000</v>
       </c>
       <c r="O9" s="13">
         <v>54521000</v>
       </c>
       <c r="P9" s="13">
         <v>55721000</v>
       </c>
       <c r="Q9" s="13">
         <v>49001000</v>
       </c>
       <c r="R9" s="13">
         <v>45492100</v>
@@ -12502,83 +12411,83 @@
         <v>45296000</v>
       </c>
       <c r="T9" s="47"/>
       <c r="U9" s="13">
         <v>197668000</v>
       </c>
       <c r="V9" s="13">
         <v>202204000</v>
       </c>
       <c r="W9" s="13">
         <v>205766000</v>
       </c>
       <c r="X9" s="13">
         <v>210377000</v>
       </c>
       <c r="Y9" s="13">
         <v>195510100</v>
       </c>
       <c r="Z9" s="47"/>
     </row>
     <row r="10" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="12" t="s">
         <v>125</v>
       </c>
       <c r="B10" s="13">
-        <f>B116</f>
+        <f t="shared" ref="B10:J10" si="2">B116</f>
         <v>11844000</v>
       </c>
       <c r="C10" s="13">
-        <f>C116</f>
+        <f t="shared" si="2"/>
         <v>14522000</v>
       </c>
       <c r="D10" s="13">
-        <f>D116</f>
+        <f t="shared" si="2"/>
         <v>14661000</v>
       </c>
       <c r="E10" s="13">
-        <f>E116</f>
+        <f t="shared" si="2"/>
         <v>14027000</v>
       </c>
       <c r="F10" s="13">
-        <f>F116</f>
+        <f t="shared" si="2"/>
         <v>12958000</v>
       </c>
       <c r="G10" s="13">
-        <f>G116</f>
+        <f t="shared" si="2"/>
         <v>13993000</v>
       </c>
       <c r="H10" s="13">
-        <f>H116</f>
+        <f t="shared" si="2"/>
         <v>17515000</v>
       </c>
       <c r="I10" s="13">
-        <f>I116</f>
+        <f t="shared" si="2"/>
         <v>13940000</v>
       </c>
       <c r="J10" s="13">
-        <f>J116</f>
+        <f t="shared" si="2"/>
         <v>14416000</v>
       </c>
       <c r="K10" s="13">
         <v>12439000</v>
       </c>
       <c r="L10" s="13">
         <v>15357000</v>
       </c>
       <c r="M10" s="13">
         <v>15660000</v>
       </c>
       <c r="N10" s="13">
         <v>16612000</v>
       </c>
       <c r="O10" s="13">
         <v>17122000</v>
       </c>
       <c r="P10" s="13">
         <v>18256000</v>
       </c>
       <c r="Q10" s="13">
         <v>22407000</v>
       </c>
       <c r="R10" s="13">
         <v>14293400</v>
@@ -12587,83 +12496,83 @@
         <v>14079000</v>
       </c>
       <c r="T10" s="47"/>
       <c r="U10" s="13">
         <v>55054000</v>
       </c>
       <c r="V10" s="13">
         <v>58406000</v>
       </c>
       <c r="W10" s="13">
         <v>57872000</v>
       </c>
       <c r="X10" s="13">
         <v>74397000</v>
       </c>
       <c r="Y10" s="13">
         <v>69035400</v>
       </c>
       <c r="Z10" s="47"/>
     </row>
     <row r="11" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>126</v>
       </c>
       <c r="B11" s="15">
-        <f>B125</f>
+        <f t="shared" ref="B11:J11" si="3">B125</f>
         <v>25269000</v>
       </c>
       <c r="C11" s="15">
-        <f>C125</f>
+        <f t="shared" si="3"/>
         <v>29992000</v>
       </c>
       <c r="D11" s="15">
-        <f>D125</f>
+        <f t="shared" si="3"/>
         <v>24951000</v>
       </c>
       <c r="E11" s="15">
-        <f>E125</f>
+        <f t="shared" si="3"/>
         <v>29267000</v>
       </c>
       <c r="F11" s="15">
-        <f>F125</f>
+        <f t="shared" si="3"/>
         <v>25938000</v>
       </c>
       <c r="G11" s="15">
-        <f>G125</f>
+        <f t="shared" si="3"/>
         <v>26657000</v>
       </c>
       <c r="H11" s="15">
-        <f>H125</f>
+        <f t="shared" si="3"/>
         <v>25886000</v>
       </c>
       <c r="I11" s="15">
-        <f>I125</f>
+        <f t="shared" si="3"/>
         <v>24019000</v>
       </c>
       <c r="J11" s="15">
-        <f>J125</f>
+        <f t="shared" si="3"/>
         <v>22803000</v>
       </c>
       <c r="K11" s="15">
         <v>27221000</v>
       </c>
       <c r="L11" s="15">
         <v>32822000</v>
       </c>
       <c r="M11" s="15">
         <v>31911000</v>
       </c>
       <c r="N11" s="15">
         <v>33095000</v>
       </c>
       <c r="O11" s="15">
         <v>29626000</v>
       </c>
       <c r="P11" s="15">
         <v>27483000</v>
       </c>
       <c r="Q11" s="15">
         <v>27495000</v>
       </c>
       <c r="R11" s="15">
         <v>26471400</v>
@@ -12672,83 +12581,83 @@
         <v>25528000</v>
       </c>
       <c r="T11" s="47"/>
       <c r="U11" s="15">
         <v>109479000</v>
       </c>
       <c r="V11" s="15">
         <v>102500000</v>
       </c>
       <c r="W11" s="15">
         <v>114757000</v>
       </c>
       <c r="X11" s="15">
         <v>117699000</v>
       </c>
       <c r="Y11" s="15">
         <v>106977400</v>
       </c>
       <c r="Z11" s="47"/>
     </row>
     <row r="12" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="17">
-        <f t="shared" ref="B12:J12" si="0">SUM(B8:B11)</f>
+        <f t="shared" ref="B12:J12" si="4">SUM(B8:B11)</f>
         <v>153343000</v>
       </c>
       <c r="C12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>167345000</v>
       </c>
       <c r="D12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>158254000</v>
       </c>
       <c r="E12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>169979000</v>
       </c>
       <c r="F12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>156254000</v>
       </c>
       <c r="G12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>159621000</v>
       </c>
       <c r="H12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>180834000</v>
       </c>
       <c r="I12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>182094000</v>
       </c>
       <c r="J12" s="17">
-        <f t="shared" si="0"/>
+        <f t="shared" si="4"/>
         <v>170438000</v>
       </c>
       <c r="K12" s="17">
         <v>170251000</v>
       </c>
       <c r="L12" s="17">
         <v>192902000</v>
       </c>
       <c r="M12" s="17">
         <v>204215000</v>
       </c>
       <c r="N12" s="17">
         <v>192231000</v>
       </c>
       <c r="O12" s="17">
         <v>197784000</v>
       </c>
       <c r="P12" s="17">
         <v>193912000</v>
       </c>
       <c r="Q12" s="17">
         <v>186543000</v>
       </c>
       <c r="R12" s="17">
         <v>169568900</v>
@@ -12757,83 +12666,83 @@
         <v>169556000</v>
       </c>
       <c r="T12" s="47"/>
       <c r="U12" s="17">
         <v>648921000</v>
       </c>
       <c r="V12" s="17">
         <v>678803000</v>
       </c>
       <c r="W12" s="17">
         <v>737806000</v>
       </c>
       <c r="X12" s="17">
         <v>770470000</v>
       </c>
       <c r="Y12" s="17">
         <v>719579900</v>
       </c>
       <c r="Z12" s="47"/>
     </row>
     <row r="13" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="18" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="10">
-        <f t="shared" ref="B13:J13" si="1">B5-B12</f>
+        <f t="shared" ref="B13:J13" si="5">B5-B12</f>
         <v>45789000</v>
       </c>
       <c r="C13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>39527000</v>
       </c>
       <c r="D13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>45842000</v>
       </c>
       <c r="E13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>47747000</v>
       </c>
       <c r="F13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>59026000</v>
       </c>
       <c r="G13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>49219000</v>
       </c>
       <c r="H13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>52414000</v>
       </c>
       <c r="I13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>35125000</v>
       </c>
       <c r="J13" s="10">
-        <f t="shared" si="1"/>
+        <f t="shared" si="5"/>
         <v>43877000</v>
       </c>
       <c r="K13" s="10">
         <v>49802000</v>
       </c>
       <c r="L13" s="10">
         <v>57686000</v>
       </c>
       <c r="M13" s="10">
         <v>46091000</v>
       </c>
       <c r="N13" s="10">
         <v>50389000</v>
       </c>
       <c r="O13" s="10">
         <v>69206000</v>
       </c>
       <c r="P13" s="10">
         <v>66182000</v>
       </c>
       <c r="Q13" s="10">
         <v>33678000</v>
       </c>
       <c r="R13" s="10">
         <v>29601100</v>
@@ -12842,83 +12751,83 @@
         <v>52245000</v>
       </c>
       <c r="T13" s="47"/>
       <c r="U13" s="10">
         <v>178905000</v>
       </c>
       <c r="V13" s="10">
         <v>195784000</v>
       </c>
       <c r="W13" s="10">
         <v>197456000</v>
       </c>
       <c r="X13" s="10">
         <v>219455000</v>
       </c>
       <c r="Y13" s="10">
         <v>181706100</v>
       </c>
       <c r="Z13" s="47"/>
     </row>
     <row r="14" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="13">
-        <f>B133</f>
+        <f t="shared" ref="B14:J14" si="6">B133</f>
         <v>0</v>
       </c>
       <c r="C14" s="13">
-        <f>C133</f>
+        <f t="shared" si="6"/>
         <v>-205000</v>
       </c>
       <c r="D14" s="13">
-        <f>D133</f>
+        <f t="shared" si="6"/>
         <v>-439000</v>
       </c>
       <c r="E14" s="13">
-        <f>E133</f>
+        <f t="shared" si="6"/>
         <v>-692000</v>
       </c>
       <c r="F14" s="13">
-        <f>F133</f>
+        <f t="shared" si="6"/>
         <v>-231000</v>
       </c>
       <c r="G14" s="13">
-        <f>G133</f>
+        <f t="shared" si="6"/>
         <v>-493000</v>
       </c>
       <c r="H14" s="13">
-        <f>H133</f>
+        <f t="shared" si="6"/>
         <v>-562000</v>
       </c>
       <c r="I14" s="13">
-        <f>I133</f>
+        <f t="shared" si="6"/>
         <v>-571000</v>
       </c>
       <c r="J14" s="13">
-        <f>J133</f>
+        <f t="shared" si="6"/>
         <v>-562000</v>
       </c>
       <c r="K14" s="13">
         <v>-561000</v>
       </c>
       <c r="L14" s="13">
         <v>-4451000</v>
       </c>
       <c r="M14" s="13">
         <v>-4987000</v>
       </c>
       <c r="N14" s="13">
         <v>-4298000</v>
       </c>
       <c r="O14" s="13">
         <v>-4224000</v>
       </c>
       <c r="P14" s="13">
         <v>-4226000</v>
       </c>
       <c r="Q14" s="13">
         <v>-4078000</v>
       </c>
       <c r="R14" s="13">
         <v>-3760000</v>
@@ -12927,83 +12836,83 @@
         <v>-3833000</v>
       </c>
       <c r="T14" s="47"/>
       <c r="U14" s="13">
         <v>-1336000</v>
       </c>
       <c r="V14" s="13">
         <v>-1857000</v>
       </c>
       <c r="W14" s="13">
         <v>-10561000</v>
       </c>
       <c r="X14" s="13">
         <v>-16826000</v>
       </c>
       <c r="Y14" s="13">
         <v>-15897000</v>
       </c>
       <c r="Z14" s="47"/>
     </row>
     <row r="15" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="15">
-        <f>B138</f>
+        <f t="shared" ref="B15:J15" si="7">B138</f>
         <v>758000</v>
       </c>
       <c r="C15" s="15">
-        <f>C138</f>
+        <f t="shared" si="7"/>
         <v>-2456000</v>
       </c>
       <c r="D15" s="15">
-        <f>D138</f>
+        <f t="shared" si="7"/>
         <v>-1107000</v>
       </c>
       <c r="E15" s="15">
-        <f>E138</f>
+        <f t="shared" si="7"/>
         <v>1554000</v>
       </c>
       <c r="F15" s="15">
-        <f>F138</f>
+        <f t="shared" si="7"/>
         <v>1276000</v>
       </c>
       <c r="G15" s="15">
-        <f>G138</f>
+        <f t="shared" si="7"/>
         <v>1219000</v>
       </c>
       <c r="H15" s="15">
-        <f>H138</f>
+        <f t="shared" si="7"/>
         <v>1119000</v>
       </c>
       <c r="I15" s="15">
-        <f>I138</f>
+        <f t="shared" si="7"/>
         <v>2050000</v>
       </c>
       <c r="J15" s="15">
-        <f>J138</f>
+        <f t="shared" si="7"/>
         <v>451000</v>
       </c>
       <c r="K15" s="15">
         <v>80000</v>
       </c>
       <c r="L15" s="15">
         <v>2271000</v>
       </c>
       <c r="M15" s="15">
         <v>-561000</v>
       </c>
       <c r="N15" s="15">
         <v>1255000</v>
       </c>
       <c r="O15" s="15">
         <v>-405000</v>
       </c>
       <c r="P15" s="15">
         <v>298300</v>
       </c>
       <c r="Q15" s="52">
         <v>41300</v>
       </c>
       <c r="R15" s="52">
         <v>644300</v>
@@ -13012,83 +12921,83 @@
         <v>1101000</v>
       </c>
       <c r="T15" s="47"/>
       <c r="U15" s="15">
         <v>-1251000</v>
       </c>
       <c r="V15" s="15">
         <v>5664000</v>
       </c>
       <c r="W15" s="15">
         <v>2241000</v>
       </c>
       <c r="X15" s="15">
         <v>1189600</v>
       </c>
       <c r="Y15" s="15">
         <v>2084900</v>
       </c>
       <c r="Z15" s="47"/>
     </row>
     <row r="16" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="53" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="10">
-        <f>SUM(B13:B15)</f>
+        <f t="shared" ref="B16:J16" si="8">SUM(B13:B15)</f>
         <v>46547000</v>
       </c>
       <c r="C16" s="10">
-        <f>SUM(C13:C15)</f>
+        <f t="shared" si="8"/>
         <v>36866000</v>
       </c>
       <c r="D16" s="10">
-        <f>SUM(D13:D15)</f>
+        <f t="shared" si="8"/>
         <v>44296000</v>
       </c>
       <c r="E16" s="10">
-        <f>SUM(E13:E15)</f>
+        <f t="shared" si="8"/>
         <v>48609000</v>
       </c>
       <c r="F16" s="10">
-        <f>SUM(F13:F15)</f>
+        <f t="shared" si="8"/>
         <v>60071000</v>
       </c>
       <c r="G16" s="10">
-        <f>SUM(G13:G15)</f>
+        <f t="shared" si="8"/>
         <v>49945000</v>
       </c>
       <c r="H16" s="10">
-        <f>SUM(H13:H15)</f>
+        <f t="shared" si="8"/>
         <v>52971000</v>
       </c>
       <c r="I16" s="10">
-        <f>SUM(I13:I15)</f>
+        <f t="shared" si="8"/>
         <v>36604000</v>
       </c>
       <c r="J16" s="10">
-        <f>SUM(J13:J15)</f>
+        <f t="shared" si="8"/>
         <v>43766000</v>
       </c>
       <c r="K16" s="10">
         <v>49321000</v>
       </c>
       <c r="L16" s="10">
         <v>55506000</v>
       </c>
       <c r="M16" s="10">
         <v>40543000</v>
       </c>
       <c r="N16" s="10">
         <v>47346000</v>
       </c>
       <c r="O16" s="10">
         <v>64577000</v>
       </c>
       <c r="P16" s="10">
         <v>62254300</v>
       </c>
       <c r="Q16" s="10">
         <v>29641300</v>
       </c>
       <c r="R16" s="10">
         <v>26485400</v>
@@ -13097,83 +13006,83 @@
         <v>49513000</v>
       </c>
       <c r="T16" s="47"/>
       <c r="U16" s="10">
         <v>176318000</v>
       </c>
       <c r="V16" s="10">
         <v>199591000</v>
       </c>
       <c r="W16" s="10">
         <v>189136000</v>
       </c>
       <c r="X16" s="10">
         <v>203818600</v>
       </c>
       <c r="Y16" s="10">
         <v>167894000</v>
       </c>
       <c r="Z16" s="47"/>
     </row>
     <row r="17" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="15" t="e">
-        <f>B142</f>
+        <f t="shared" ref="B17:J17" si="9">B142</f>
         <v>#REF!</v>
       </c>
       <c r="C17" s="15" t="e">
-        <f>C142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="D17" s="15" t="e">
-        <f>D142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="E17" s="15" t="e">
-        <f>E142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="F17" s="15" t="e">
-        <f>F142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="G17" s="15" t="e">
-        <f>G142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="H17" s="15" t="e">
-        <f>H142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="I17" s="15" t="e">
-        <f>I142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="J17" s="15" t="e">
-        <f>J142</f>
+        <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
       <c r="K17" s="15">
         <v>13424000</v>
       </c>
       <c r="L17" s="15">
         <v>9155000</v>
       </c>
       <c r="M17" s="15">
         <v>17170000</v>
       </c>
       <c r="N17" s="15">
         <v>11055000</v>
       </c>
       <c r="O17" s="15">
         <v>21705000</v>
       </c>
       <c r="P17" s="15">
         <v>25825000</v>
       </c>
       <c r="Q17" s="15">
         <v>4752000</v>
       </c>
       <c r="R17" s="15">
         <v>5755000</v>
@@ -13182,83 +13091,83 @@
         <v>19492960</v>
       </c>
       <c r="T17" s="47"/>
       <c r="U17" s="15">
         <v>34770000</v>
       </c>
       <c r="V17" s="15">
         <v>42010000</v>
       </c>
       <c r="W17" s="15">
         <v>50394000</v>
       </c>
       <c r="X17" s="15">
         <v>63337000</v>
       </c>
       <c r="Y17" s="15">
         <v>55824960</v>
       </c>
       <c r="Z17" s="47"/>
     </row>
     <row r="18" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="44" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="24" t="e">
-        <f t="shared" ref="B18:J18" si="2">B16-B17</f>
+        <f t="shared" ref="B18:J18" si="10">B16-B17</f>
         <v>#REF!</v>
       </c>
       <c r="C18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="D18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="E18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="F18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="G18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="H18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="I18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="J18" s="24" t="e">
-        <f t="shared" si="2"/>
+        <f t="shared" si="10"/>
         <v>#REF!</v>
       </c>
       <c r="K18" s="24">
         <v>35897000</v>
       </c>
       <c r="L18" s="24">
         <v>46351000</v>
       </c>
       <c r="M18" s="24">
         <v>23373000</v>
       </c>
       <c r="N18" s="24">
         <v>36291000</v>
       </c>
       <c r="O18" s="24">
         <v>42872000</v>
       </c>
       <c r="P18" s="24">
         <v>36429300</v>
       </c>
       <c r="Q18" s="24">
         <v>24889300</v>
       </c>
       <c r="R18" s="24">
         <v>20730400</v>
@@ -13807,51 +13716,51 @@
       <c r="R28" s="13">
         <v>-2256000</v>
       </c>
       <c r="S28" s="13">
         <v>-2248000</v>
       </c>
       <c r="T28" s="47"/>
       <c r="U28" s="13">
         <v>-6886000</v>
       </c>
       <c r="V28" s="13">
         <v>-8163000</v>
       </c>
       <c r="W28" s="13">
         <v>-8922000</v>
       </c>
       <c r="X28" s="13">
         <v>-9056000</v>
       </c>
       <c r="Y28" s="13">
         <v>-9029000</v>
       </c>
       <c r="Z28" s="47"/>
     </row>
     <row r="29" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="116" t="s">
+      <c r="A29" s="96" t="s">
         <v>140</v>
       </c>
       <c r="B29" s="13">
         <v>0</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
@@ -15050,83 +14959,83 @@
         <v>22416000</v>
       </c>
       <c r="T51" s="47"/>
       <c r="U51" s="15">
         <v>68470000</v>
       </c>
       <c r="V51" s="15">
         <v>79731000</v>
       </c>
       <c r="W51" s="15">
         <v>87626000</v>
       </c>
       <c r="X51" s="15">
         <v>90894000</v>
       </c>
       <c r="Y51" s="15">
         <v>90732000</v>
       </c>
       <c r="Z51" s="47"/>
     </row>
     <row r="52" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="59" t="s">
         <v>157</v>
       </c>
       <c r="B52" s="60">
-        <f t="shared" ref="B52:J52" si="3">SUM(B45,B48:B51)</f>
+        <f t="shared" ref="B52:J52" si="11">SUM(B45,B48:B51)</f>
         <v>47716000</v>
       </c>
       <c r="C52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>39389000</v>
       </c>
       <c r="D52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>45829000</v>
       </c>
       <c r="E52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>27822000</v>
       </c>
       <c r="F52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>60377000</v>
       </c>
       <c r="G52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>70412000</v>
       </c>
       <c r="H52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>47553000</v>
       </c>
       <c r="I52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>20929000</v>
       </c>
       <c r="J52" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>41172000</v>
       </c>
       <c r="K52" s="60">
         <v>37206000</v>
       </c>
       <c r="L52" s="60">
         <v>42535000</v>
       </c>
       <c r="M52" s="60">
         <v>35750000</v>
       </c>
       <c r="N52" s="60">
         <v>46452000</v>
       </c>
       <c r="O52" s="60">
         <v>68889000</v>
       </c>
       <c r="P52" s="60">
         <v>57637000</v>
       </c>
       <c r="Q52" s="60">
         <v>6421000</v>
       </c>
       <c r="R52" s="60">
         <v>-23712000</v>
@@ -15603,96 +15512,96 @@
         <v>15305000</v>
       </c>
       <c r="S60" s="13">
         <v>2963000</v>
       </c>
       <c r="T60" s="47"/>
       <c r="U60" s="13">
         <v>0</v>
       </c>
       <c r="V60" s="13">
         <v>0</v>
       </c>
       <c r="W60" s="13">
         <v>-2160000</v>
       </c>
       <c r="X60" s="13">
         <v>-20909000</v>
       </c>
       <c r="Y60" s="13">
         <v>28648000</v>
       </c>
       <c r="Z60" s="47"/>
     </row>
     <row r="61" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="37" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="13"/>
       <c r="H61" s="13"/>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13"/>
       <c r="N61" s="13"/>
       <c r="O61" s="13"/>
       <c r="P61" s="13"/>
       <c r="Q61" s="13"/>
       <c r="R61" s="13"/>
       <c r="S61" s="13">
         <v>173738000</v>
       </c>
       <c r="T61" s="47"/>
       <c r="U61" s="13"/>
       <c r="V61" s="13"/>
       <c r="W61" s="13"/>
       <c r="X61" s="13"/>
       <c r="Y61" s="13">
         <v>173738000</v>
       </c>
       <c r="Z61" s="47"/>
     </row>
     <row r="62" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B62" s="13">
-        <f t="shared" ref="B62:D62" si="4">ROUND(B151+B159+B176+B167,-3)</f>
+        <f t="shared" ref="B62:D62" si="12">ROUND(B151+B159+B176+B167,-3)</f>
         <v>0</v>
       </c>
       <c r="C62" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="D62" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="E62" s="13">
         <f>ROUND(E151+E159+E176+E167+18664000,-3)</f>
         <v>20240000</v>
       </c>
       <c r="F62" s="13">
         <f>ROUND(F151+F159+F176+F167,-3)</f>
         <v>1856000</v>
       </c>
       <c r="G62" s="13">
         <f>ROUND(G151+G159+G176+G167,-3)</f>
         <v>0</v>
       </c>
       <c r="H62" s="13">
         <f>ROUND(H151+H159+H176+H167,-3)</f>
         <v>5026000</v>
       </c>
       <c r="I62" s="13">
         <f>ROUND(I151+I159+I176+I167,-3)</f>
         <v>5612000</v>
       </c>
       <c r="J62" s="13">
         <f>ROUND(J151+J159+J176+J167,-3)</f>
         <v>-11000</v>
@@ -15801,83 +15710,83 @@
         <v>0</v>
       </c>
       <c r="T63" s="47"/>
       <c r="U63" s="15">
         <v>0</v>
       </c>
       <c r="V63" s="15">
         <v>0</v>
       </c>
       <c r="W63" s="15">
         <v>0</v>
       </c>
       <c r="X63" s="15">
         <v>0</v>
       </c>
       <c r="Y63" s="15">
         <v>0</v>
       </c>
       <c r="Z63" s="47"/>
     </row>
     <row r="64" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A64" s="41" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="24">
-        <f>SUM(B52:B63)</f>
+        <f t="shared" ref="B64:J64" si="13">SUM(B52:B63)</f>
         <v>54809000</v>
       </c>
       <c r="C64" s="24">
-        <f>SUM(C52:C63)</f>
+        <f t="shared" si="13"/>
         <v>48927000</v>
       </c>
       <c r="D64" s="24">
-        <f>SUM(D52:D63)</f>
+        <f t="shared" si="13"/>
         <v>56033000</v>
       </c>
       <c r="E64" s="24">
-        <f>SUM(E52:E63)</f>
+        <f t="shared" si="13"/>
         <v>58305000</v>
       </c>
       <c r="F64" s="24">
-        <f>SUM(F52:F63)</f>
+        <f t="shared" si="13"/>
         <v>69764000</v>
       </c>
       <c r="G64" s="24">
-        <f>SUM(G52:G63)</f>
+        <f t="shared" si="13"/>
         <v>60055000</v>
       </c>
       <c r="H64" s="24">
-        <f>SUM(H52:H63)</f>
+        <f t="shared" si="13"/>
         <v>64690000</v>
       </c>
       <c r="I64" s="24">
-        <f>SUM(I52:I63)</f>
+        <f t="shared" si="13"/>
         <v>46268000</v>
       </c>
       <c r="J64" s="24">
-        <f>SUM(J52:J63)</f>
+        <f t="shared" si="13"/>
         <v>55977000</v>
       </c>
       <c r="K64" s="24">
         <v>62072200</v>
       </c>
       <c r="L64" s="24">
         <v>69997000</v>
       </c>
       <c r="M64" s="24">
         <v>59068600</v>
       </c>
       <c r="N64" s="24">
         <v>63363200</v>
       </c>
       <c r="O64" s="24">
         <v>82236300</v>
       </c>
       <c r="P64" s="24">
         <v>79428800</v>
       </c>
       <c r="Q64" s="24">
         <v>46789200</v>
       </c>
       <c r="R64" s="24">
         <v>42705800</v>
@@ -16084,83 +15993,83 @@
         <v>-0.70305814671710232</v>
       </c>
       <c r="T67" s="47"/>
       <c r="U67" s="62">
         <v>9.1931154614617094E-2</v>
       </c>
       <c r="V67" s="62">
         <v>0.126081224623737</v>
       </c>
       <c r="W67" s="62">
         <v>3.8419180935395598E-2</v>
       </c>
       <c r="X67" s="62">
         <v>4.5959037300805597E-2</v>
       </c>
       <c r="Y67" s="62">
         <v>-0.22871763236087103</v>
       </c>
       <c r="Z67" s="47"/>
     </row>
     <row r="68" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="61" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="62">
-        <f t="shared" ref="B68:J68" si="5">B64/B66</f>
+        <f t="shared" ref="B68:J68" si="14">B64/B66</f>
         <v>0.27523953960187214</v>
       </c>
       <c r="C68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.23650856568312772</v>
       </c>
       <c r="D68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.2745423722169959</v>
       </c>
       <c r="E68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.26779070942377114</v>
       </c>
       <c r="F68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.32406168710516536</v>
       </c>
       <c r="G68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.28756464278873778</v>
       </c>
       <c r="H68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.27734428591027577</v>
       </c>
       <c r="I68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.21300162508804479</v>
       </c>
       <c r="J68" s="62">
-        <f t="shared" si="5"/>
+        <f t="shared" si="14"/>
         <v>0.26119030399178778</v>
       </c>
       <c r="K68" s="62">
         <v>0.2820784083834349</v>
       </c>
       <c r="L68" s="62">
         <v>0.27933101345635064</v>
       </c>
       <c r="M68" s="62">
         <v>0.23598555368229288</v>
       </c>
       <c r="N68" s="62">
         <v>0.26116231143351742</v>
       </c>
       <c r="O68" s="62">
         <v>0.30801265965017416</v>
       </c>
       <c r="P68" s="62">
         <v>0.30538497620091198</v>
       </c>
       <c r="Q68" s="62">
         <v>0.21246475131799419</v>
       </c>
       <c r="R68" s="62">
         <v>0.21441883817844054</v>
@@ -16576,52 +16485,52 @@
       <c r="R76" s="64">
         <v>0.12736857960536224</v>
       </c>
       <c r="S76" s="64">
         <v>0.11065775176847714</v>
       </c>
       <c r="T76" s="47"/>
       <c r="U76" s="64">
         <v>0.12855237694877908</v>
       </c>
       <c r="V76" s="64">
         <v>0.1152143811879207</v>
       </c>
       <c r="W76" s="64">
         <v>0.1210570178623744</v>
       </c>
       <c r="X76" s="64">
         <v>0.11434906684849862</v>
       </c>
       <c r="Y76" s="64">
         <v>0.11394829166324563</v>
       </c>
       <c r="Z76" s="47"/>
     </row>
     <row r="77" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="114" t="s">
-        <v>251</v>
+      <c r="A77" s="94" t="s">
+        <v>246</v>
       </c>
       <c r="B77" s="64">
         <f>'Financial Statements'!B12/'Financial Statements'!B5</f>
         <v>0</v>
       </c>
       <c r="C77" s="64">
         <f>'Financial Statements'!C12/'Financial Statements'!C5</f>
         <v>0</v>
       </c>
       <c r="D77" s="64">
         <f>'Financial Statements'!D12/'Financial Statements'!D5</f>
         <v>0</v>
       </c>
       <c r="E77" s="64">
         <f>'Financial Statements'!E12/'Financial Statements'!E5</f>
         <v>8.5722421759459141E-2</v>
       </c>
       <c r="F77" s="64">
         <f>'Financial Statements'!F12/'Financial Statements'!F5</f>
         <v>0</v>
       </c>
       <c r="G77" s="64">
         <f>'Financial Statements'!G12/'Financial Statements'!G5</f>
         <v>0</v>
       </c>
@@ -17329,52 +17238,52 @@
       <c r="R90" s="13">
         <v>0</v>
       </c>
       <c r="S90" s="13">
         <v>0</v>
       </c>
       <c r="T90" s="47"/>
       <c r="U90" s="13">
         <v>0</v>
       </c>
       <c r="V90" s="13">
         <v>0</v>
       </c>
       <c r="W90" s="13">
         <v>63320000</v>
       </c>
       <c r="X90" s="13">
         <v>0</v>
       </c>
       <c r="Y90" s="13">
         <v>0</v>
       </c>
       <c r="Z90" s="47"/>
     </row>
     <row r="91" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A91" s="117" t="s">
-        <v>252</v>
+      <c r="A91" s="97" t="s">
+        <v>247</v>
       </c>
       <c r="B91" s="13">
         <v>0</v>
       </c>
       <c r="C91" s="13">
         <v>0</v>
       </c>
       <c r="D91" s="13">
         <v>0</v>
       </c>
       <c r="E91" s="13">
         <v>0</v>
       </c>
       <c r="F91" s="13">
         <v>0</v>
       </c>
       <c r="G91" s="13">
         <v>0</v>
       </c>
       <c r="H91" s="13">
         <v>0</v>
       </c>
       <c r="I91" s="13">
         <v>0</v>
       </c>
@@ -17680,83 +17589,83 @@
       <c r="W96" s="36">
         <v>396297000</v>
       </c>
       <c r="X96" s="36">
         <v>406846000</v>
       </c>
       <c r="Y96" s="36">
         <v>388539000</v>
       </c>
       <c r="Z96" s="47"/>
     </row>
     <row r="97" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="20" t="s">
         <v>180</v>
       </c>
       <c r="R97" s="11"/>
       <c r="S97" s="11"/>
       <c r="T97" s="47"/>
       <c r="Z97" s="47"/>
     </row>
     <row r="98" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="13">
-        <f t="shared" ref="B98:J98" si="6">B149</f>
+        <f t="shared" ref="B98:J98" si="15">B149</f>
         <v>86000</v>
       </c>
       <c r="C98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>168000</v>
       </c>
       <c r="D98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>153000</v>
       </c>
       <c r="E98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>160000</v>
       </c>
       <c r="F98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>184000</v>
       </c>
       <c r="G98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>306000</v>
       </c>
       <c r="H98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>180000</v>
       </c>
       <c r="I98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>145000</v>
       </c>
       <c r="J98" s="13">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>224000</v>
       </c>
       <c r="K98" s="13">
         <v>300000</v>
       </c>
       <c r="L98" s="13">
         <v>443000</v>
       </c>
       <c r="M98" s="13">
         <v>505000</v>
       </c>
       <c r="N98" s="13">
         <v>396000</v>
       </c>
       <c r="O98" s="13">
         <v>532000</v>
       </c>
       <c r="P98" s="13">
         <v>528000</v>
       </c>
       <c r="Q98" s="13">
         <v>558000</v>
       </c>
       <c r="R98" s="13">
         <v>183000</v>
@@ -17841,83 +17750,83 @@
         <v>8862000</v>
       </c>
       <c r="T99" s="47"/>
       <c r="U99" s="13">
         <v>27019000</v>
       </c>
       <c r="V99" s="13">
         <v>31567000</v>
       </c>
       <c r="W99" s="13">
         <v>32683000</v>
       </c>
       <c r="X99" s="13">
         <v>35724000</v>
       </c>
       <c r="Y99" s="13">
         <v>35641000</v>
       </c>
       <c r="Z99" s="47"/>
     </row>
     <row r="100" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B100" s="13">
-        <f t="shared" ref="B100:J100" si="7">B150</f>
+        <f t="shared" ref="B100:J100" si="16">B150</f>
         <v>0</v>
       </c>
       <c r="C100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="D100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="E100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="F100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>2731000</v>
       </c>
       <c r="H100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>886000</v>
       </c>
       <c r="I100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>668000</v>
       </c>
       <c r="J100" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>695000</v>
       </c>
       <c r="K100" s="13">
         <v>489000</v>
       </c>
       <c r="L100" s="13">
         <v>330000</v>
       </c>
       <c r="M100" s="13">
         <v>88000</v>
       </c>
       <c r="N100" s="13">
         <v>144000</v>
       </c>
       <c r="O100" s="13">
         <v>55000</v>
       </c>
       <c r="P100" s="13">
         <v>60000</v>
       </c>
       <c r="Q100" s="13">
         <v>62000</v>
       </c>
       <c r="R100" s="13">
         <v>61000</v>
@@ -17926,83 +17835,83 @@
         <v>0</v>
       </c>
       <c r="T100" s="47"/>
       <c r="U100" s="13">
         <v>0</v>
       </c>
       <c r="V100" s="13">
         <v>4285000</v>
       </c>
       <c r="W100" s="13">
         <v>1602000</v>
       </c>
       <c r="X100" s="13">
         <v>321000</v>
       </c>
       <c r="Y100" s="13">
         <v>183000</v>
       </c>
       <c r="Z100" s="47"/>
     </row>
     <row r="101" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="38" t="s">
         <v>146</v>
       </c>
       <c r="B101" s="15">
-        <f t="shared" ref="B101:J101" si="8">ROUND(B151,-3)</f>
+        <f t="shared" ref="B101:J101" si="17">ROUND(B151,-3)</f>
         <v>0</v>
       </c>
       <c r="C101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="D101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="E101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="F101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="G101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>241000</v>
       </c>
       <c r="I101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>29000</v>
       </c>
       <c r="J101" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K101" s="15">
         <v>0</v>
       </c>
       <c r="L101" s="15">
         <v>763000</v>
       </c>
       <c r="M101" s="15">
         <v>366000</v>
       </c>
       <c r="N101" s="15">
         <v>-4000</v>
       </c>
       <c r="O101" s="15">
         <v>0</v>
       </c>
       <c r="P101" s="15">
         <v>580000</v>
       </c>
       <c r="Q101" s="15">
         <v>214000</v>
       </c>
       <c r="R101" s="15">
         <v>2323000</v>
@@ -18011,83 +17920,83 @@
         <v>2000</v>
       </c>
       <c r="T101" s="47"/>
       <c r="U101" s="15">
         <v>0</v>
       </c>
       <c r="V101" s="15">
         <v>270000</v>
       </c>
       <c r="W101" s="15">
         <v>1129000</v>
       </c>
       <c r="X101" s="15">
         <v>790000</v>
       </c>
       <c r="Y101" s="15">
         <v>3119000</v>
       </c>
       <c r="Z101" s="47"/>
     </row>
     <row r="102" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A102" s="41" t="s">
         <v>181</v>
       </c>
       <c r="B102" s="24">
-        <f t="shared" ref="B102:J102" si="9">B96-SUM(B98:B101)</f>
+        <f t="shared" ref="B102:J102" si="18">B96-SUM(B98:B101)</f>
         <v>63829000</v>
       </c>
       <c r="C102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>70301000</v>
       </c>
       <c r="D102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>72297000</v>
       </c>
       <c r="E102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>80293000</v>
       </c>
       <c r="F102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>70435000</v>
       </c>
       <c r="G102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>73665000</v>
       </c>
       <c r="H102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>84790000</v>
       </c>
       <c r="I102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>86803000</v>
       </c>
       <c r="J102" s="24">
-        <f t="shared" si="9"/>
+        <f t="shared" si="18"/>
         <v>79098000</v>
       </c>
       <c r="K102" s="24">
         <v>82281000</v>
       </c>
       <c r="L102" s="24">
         <v>95111000</v>
       </c>
       <c r="M102" s="24">
         <v>102921000</v>
       </c>
       <c r="N102" s="24">
         <v>91390000</v>
       </c>
       <c r="O102" s="24">
         <v>96515000</v>
       </c>
       <c r="P102" s="24">
         <v>92452000</v>
       </c>
       <c r="Q102" s="24">
         <v>87640000</v>
       </c>
       <c r="R102" s="24">
         <v>83312000</v>
@@ -18124,83 +18033,83 @@
       <c r="H103" s="25"/>
       <c r="I103" s="25"/>
       <c r="J103" s="25"/>
       <c r="K103" s="25"/>
       <c r="L103" s="25"/>
       <c r="M103" s="25"/>
       <c r="N103" s="25"/>
       <c r="O103" s="25"/>
       <c r="P103" s="25"/>
       <c r="Q103" s="25"/>
       <c r="R103" s="25"/>
       <c r="S103" s="25"/>
       <c r="T103" s="47"/>
       <c r="U103" s="25"/>
       <c r="V103" s="25"/>
       <c r="W103" s="25"/>
       <c r="X103" s="25"/>
       <c r="Y103" s="25"/>
       <c r="Z103" s="47"/>
     </row>
     <row r="104" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B104" s="36">
-        <f t="shared" ref="B104:J104" si="10">B155</f>
+        <f t="shared" ref="B104:J104" si="19">B155</f>
         <v>53329000</v>
       </c>
       <c r="C104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>54229000</v>
       </c>
       <c r="D104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>47777000</v>
       </c>
       <c r="E104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>47819000</v>
       </c>
       <c r="F104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>47527000</v>
       </c>
       <c r="G104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>48392000</v>
       </c>
       <c r="H104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>56165000</v>
       </c>
       <c r="I104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>62665000</v>
       </c>
       <c r="J104" s="36">
-        <f t="shared" si="10"/>
+        <f t="shared" si="19"/>
         <v>56236000</v>
       </c>
       <c r="K104" s="36">
         <v>51881000</v>
       </c>
       <c r="L104" s="36">
         <v>55403000</v>
       </c>
       <c r="M104" s="36">
         <v>59184000</v>
       </c>
       <c r="N104" s="36">
         <v>53359000</v>
       </c>
       <c r="O104" s="36">
         <v>57077000</v>
       </c>
       <c r="P104" s="36">
         <v>59358000</v>
       </c>
       <c r="Q104" s="36">
         <v>51183000</v>
       </c>
       <c r="R104" s="36">
         <v>48346000</v>
@@ -18218,83 +18127,83 @@
       <c r="W104" s="36">
         <v>222704000</v>
       </c>
       <c r="X104" s="36">
         <v>220977000</v>
       </c>
       <c r="Y104" s="36">
         <v>206895000</v>
       </c>
       <c r="Z104" s="47"/>
     </row>
     <row r="105" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="20" t="s">
         <v>180</v>
       </c>
       <c r="R105" s="11"/>
       <c r="S105" s="11"/>
       <c r="T105" s="47"/>
       <c r="Z105" s="47"/>
     </row>
     <row r="106" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B106" s="13">
-        <f t="shared" ref="B106:J106" si="11">B157</f>
+        <f t="shared" ref="B106:J106" si="20">B157</f>
         <v>928000</v>
       </c>
       <c r="C106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>1699000</v>
       </c>
       <c r="D106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>1432000</v>
       </c>
       <c r="E106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>1427000</v>
       </c>
       <c r="F106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>604000</v>
       </c>
       <c r="G106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>2487000</v>
       </c>
       <c r="H106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>2067000</v>
       </c>
       <c r="I106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>2201000</v>
       </c>
       <c r="J106" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="20"/>
         <v>2011000</v>
       </c>
       <c r="K106" s="13">
         <v>3167000</v>
       </c>
       <c r="L106" s="13">
         <v>3226000</v>
       </c>
       <c r="M106" s="13">
         <v>2627000</v>
       </c>
       <c r="N106" s="13">
         <v>2255000</v>
       </c>
       <c r="O106" s="13">
         <v>2559000</v>
       </c>
       <c r="P106" s="13">
         <v>2098000</v>
       </c>
       <c r="Q106" s="13">
         <v>2287000</v>
       </c>
       <c r="R106" s="13">
         <v>2112000</v>
@@ -18303,83 +18212,83 @@
         <v>2652000</v>
       </c>
       <c r="T106" s="47"/>
       <c r="U106" s="13">
         <v>5486000</v>
       </c>
       <c r="V106" s="13">
         <v>7359000</v>
       </c>
       <c r="W106" s="13">
         <v>11031000</v>
       </c>
       <c r="X106" s="13">
         <v>9199000</v>
       </c>
       <c r="Y106" s="13">
         <v>9149000</v>
       </c>
       <c r="Z106" s="47"/>
     </row>
     <row r="107" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B107" s="13">
-        <f t="shared" ref="B107:J107" si="12">B158</f>
+        <f t="shared" ref="B107:J107" si="21">B158</f>
         <v>0</v>
       </c>
       <c r="C107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="D107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="E107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="F107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>599000</v>
       </c>
       <c r="H107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>218000</v>
       </c>
       <c r="I107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>164000</v>
       </c>
       <c r="J107" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="21"/>
         <v>171000</v>
       </c>
       <c r="K107" s="13">
         <v>126000</v>
       </c>
       <c r="L107" s="13">
         <v>1287000</v>
       </c>
       <c r="M107" s="13">
         <v>25000</v>
       </c>
       <c r="N107" s="13">
         <v>68000</v>
       </c>
       <c r="O107" s="13">
         <v>26000</v>
       </c>
       <c r="P107" s="13">
         <v>29000</v>
       </c>
       <c r="Q107" s="13">
         <v>28000</v>
       </c>
       <c r="R107" s="13">
         <v>55000</v>
@@ -18388,83 +18297,83 @@
         <v>1000</v>
       </c>
       <c r="T107" s="47"/>
       <c r="U107" s="13">
         <v>0</v>
       </c>
       <c r="V107" s="13">
         <v>981000</v>
       </c>
       <c r="W107" s="13">
         <v>1609000</v>
       </c>
       <c r="X107" s="13">
         <v>151000</v>
       </c>
       <c r="Y107" s="13">
         <v>113000</v>
       </c>
       <c r="Z107" s="47"/>
     </row>
     <row r="108" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="38" t="s">
         <v>146</v>
       </c>
       <c r="B108" s="15">
-        <f t="shared" ref="B108:J108" si="13">ROUND(B159,-3)</f>
+        <f t="shared" ref="B108:J108" si="22">ROUND(B159,-3)</f>
         <v>0</v>
       </c>
       <c r="C108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="D108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="E108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="G108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>1237000</v>
       </c>
       <c r="I108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>2968000</v>
       </c>
       <c r="J108" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="22"/>
         <v>-67000</v>
       </c>
       <c r="K108" s="15">
         <v>278000</v>
       </c>
       <c r="L108" s="15">
         <v>1278000</v>
       </c>
       <c r="M108" s="15">
         <v>2809000</v>
       </c>
       <c r="N108" s="15">
         <v>-98000</v>
       </c>
       <c r="O108" s="15">
         <v>-29000</v>
       </c>
       <c r="P108" s="15">
         <v>1510000</v>
       </c>
       <c r="Q108" s="15">
         <v>-133000</v>
       </c>
       <c r="R108" s="15">
         <v>687000</v>
@@ -18473,83 +18382,83 @@
         <v>59000</v>
       </c>
       <c r="T108" s="47"/>
       <c r="U108" s="15">
         <v>0</v>
       </c>
       <c r="V108" s="15">
         <v>4205000</v>
       </c>
       <c r="W108" s="15">
         <v>4298000</v>
       </c>
       <c r="X108" s="15">
         <v>1250000</v>
       </c>
       <c r="Y108" s="15">
         <v>2123000</v>
       </c>
       <c r="Z108" s="47"/>
     </row>
     <row r="109" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A109" s="41" t="s">
         <v>183</v>
       </c>
       <c r="B109" s="24">
-        <f t="shared" ref="B109:J109" si="14">B104-SUM(B106:B108)</f>
+        <f t="shared" ref="B109:J109" si="23">B104-SUM(B106:B108)</f>
         <v>52401000</v>
       </c>
       <c r="C109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>52530000</v>
       </c>
       <c r="D109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>46345000</v>
       </c>
       <c r="E109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>46392000</v>
       </c>
       <c r="F109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>46923000</v>
       </c>
       <c r="G109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>45306000</v>
       </c>
       <c r="H109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>52643000</v>
       </c>
       <c r="I109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>57332000</v>
       </c>
       <c r="J109" s="24">
-        <f t="shared" si="14"/>
+        <f t="shared" si="23"/>
         <v>54121000</v>
       </c>
       <c r="K109" s="24">
         <v>48310000</v>
       </c>
       <c r="L109" s="24">
         <v>49612000</v>
       </c>
       <c r="M109" s="24">
         <v>53723000</v>
       </c>
       <c r="N109" s="24">
         <v>51134000</v>
       </c>
       <c r="O109" s="24">
         <v>54521000</v>
       </c>
       <c r="P109" s="24">
         <v>55721000</v>
       </c>
       <c r="Q109" s="24">
         <v>49001000</v>
       </c>
       <c r="R109" s="24">
         <v>45492000</v>
@@ -18586,83 +18495,83 @@
       <c r="H110" s="25"/>
       <c r="I110" s="25"/>
       <c r="J110" s="25"/>
       <c r="K110" s="25"/>
       <c r="L110" s="25"/>
       <c r="M110" s="25"/>
       <c r="N110" s="25"/>
       <c r="O110" s="25"/>
       <c r="P110" s="25"/>
       <c r="Q110" s="25"/>
       <c r="R110" s="25"/>
       <c r="S110" s="25"/>
       <c r="T110" s="47"/>
       <c r="U110" s="25"/>
       <c r="V110" s="25"/>
       <c r="W110" s="25"/>
       <c r="X110" s="25"/>
       <c r="Y110" s="25"/>
       <c r="Z110" s="47"/>
     </row>
     <row r="111" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B111" s="36">
-        <f t="shared" ref="B111:J111" si="15">B163</f>
+        <f t="shared" ref="B111:J111" si="24">B163</f>
         <v>13626000</v>
       </c>
       <c r="C111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>17162000</v>
       </c>
       <c r="D111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>17534000</v>
       </c>
       <c r="E111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>17112000</v>
       </c>
       <c r="F111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>15406000</v>
       </c>
       <c r="G111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>29218000</v>
       </c>
       <c r="H111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>28098000</v>
       </c>
       <c r="I111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>23440000</v>
       </c>
       <c r="J111" s="36">
-        <f t="shared" si="15"/>
+        <f t="shared" si="24"/>
         <v>21051000</v>
       </c>
       <c r="K111" s="36">
         <v>19859000</v>
       </c>
       <c r="L111" s="36">
         <v>28610000</v>
       </c>
       <c r="M111" s="36">
         <v>18897000</v>
       </c>
       <c r="N111" s="36">
         <v>19865000</v>
       </c>
       <c r="O111" s="36">
         <v>20754000</v>
       </c>
       <c r="P111" s="36">
         <v>22374000</v>
       </c>
       <c r="Q111" s="36">
         <v>26040000</v>
       </c>
       <c r="R111" s="36">
         <v>19405000</v>
@@ -18680,83 +18589,83 @@
       <c r="W111" s="36">
         <v>88417000</v>
       </c>
       <c r="X111" s="36">
         <v>89033000</v>
       </c>
       <c r="Y111" s="36">
         <v>85393000</v>
       </c>
       <c r="Z111" s="47"/>
     </row>
     <row r="112" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="20" t="s">
         <v>180</v>
       </c>
       <c r="R112" s="11"/>
       <c r="S112" s="11"/>
       <c r="T112" s="47"/>
       <c r="Z112" s="47"/>
     </row>
     <row r="113" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B113" s="13">
-        <f t="shared" ref="B113:J113" si="16">B165</f>
+        <f t="shared" ref="B113:J113" si="25">B165</f>
         <v>1782000</v>
       </c>
       <c r="C113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>2640000</v>
       </c>
       <c r="D113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>2873000</v>
       </c>
       <c r="E113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>3085000</v>
       </c>
       <c r="F113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>2448000</v>
       </c>
       <c r="G113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>4221000</v>
       </c>
       <c r="H113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>3509000</v>
       </c>
       <c r="I113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>3022000</v>
       </c>
       <c r="J113" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="25"/>
         <v>2285000</v>
       </c>
       <c r="K113" s="13">
         <v>4171000</v>
       </c>
       <c r="L113" s="13">
         <v>2745000</v>
       </c>
       <c r="M113" s="13">
         <v>2722000</v>
       </c>
       <c r="N113" s="13">
         <v>2912000</v>
       </c>
       <c r="O113" s="13">
         <v>3529000</v>
       </c>
       <c r="P113" s="13">
         <v>3370000</v>
       </c>
       <c r="Q113" s="13">
         <v>3218000</v>
       </c>
       <c r="R113" s="13">
         <v>3078000</v>
@@ -18765,83 +18674,83 @@
         <v>3242000</v>
       </c>
       <c r="T113" s="47"/>
       <c r="U113" s="13">
         <v>10380000</v>
       </c>
       <c r="V113" s="13">
         <v>13200000</v>
       </c>
       <c r="W113" s="13">
         <v>11923000</v>
       </c>
       <c r="X113" s="13">
         <v>13029000</v>
       </c>
       <c r="Y113" s="13">
         <v>12908000</v>
       </c>
       <c r="Z113" s="47"/>
     </row>
     <row r="114" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B114" s="13">
-        <f t="shared" ref="B114:J114" si="17">B166</f>
+        <f t="shared" ref="B114:J114" si="26">B166</f>
         <v>0</v>
       </c>
       <c r="C114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="D114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="E114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="F114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="G114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>11004000</v>
       </c>
       <c r="H114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>5648000</v>
       </c>
       <c r="I114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>4266000</v>
       </c>
       <c r="J114" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="26"/>
         <v>4333000</v>
       </c>
       <c r="K114" s="13">
         <v>3237000</v>
       </c>
       <c r="L114" s="13">
         <v>8365000</v>
       </c>
       <c r="M114" s="13">
         <v>160000</v>
       </c>
       <c r="N114" s="13">
         <v>336000</v>
       </c>
       <c r="O114" s="13">
         <v>114000</v>
       </c>
       <c r="P114" s="13">
         <v>118000</v>
       </c>
       <c r="Q114" s="13">
         <v>119000</v>
       </c>
       <c r="R114" s="13">
         <v>193000</v>
@@ -18850,83 +18759,83 @@
         <v>0</v>
       </c>
       <c r="T114" s="47"/>
       <c r="U114" s="13">
         <v>0</v>
       </c>
       <c r="V114" s="13">
         <v>20918000</v>
       </c>
       <c r="W114" s="13">
         <v>16095000</v>
       </c>
       <c r="X114" s="13">
         <v>687000</v>
       </c>
       <c r="Y114" s="13">
         <v>430000</v>
       </c>
       <c r="Z114" s="47"/>
     </row>
     <row r="115" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="38" t="s">
         <v>146</v>
       </c>
       <c r="B115" s="15">
-        <f t="shared" ref="B115:G115" si="18">ROUND(B167,-3)</f>
+        <f t="shared" ref="B115:G115" si="27">ROUND(B167,-3)</f>
         <v>0</v>
       </c>
       <c r="C115" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="D115" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="E115" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="F115" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="G115" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="H115" s="15">
         <f>ROUND(H167,-3)-56000</f>
         <v>1426000</v>
       </c>
       <c r="I115" s="15">
         <f>ROUND(I167,-3)+55000</f>
         <v>2212000</v>
       </c>
       <c r="J115" s="15">
-        <f t="shared" ref="J115" si="19">ROUND(J167,-3)</f>
+        <f t="shared" ref="J115" si="28">ROUND(J167,-3)</f>
         <v>17000</v>
       </c>
       <c r="K115" s="15">
         <v>12000</v>
       </c>
       <c r="L115" s="15">
         <v>2143000</v>
       </c>
       <c r="M115" s="15">
         <v>355000</v>
       </c>
       <c r="N115" s="15">
         <v>5000</v>
       </c>
       <c r="O115" s="15">
         <v>-11000</v>
       </c>
       <c r="P115" s="15">
         <v>630000</v>
       </c>
       <c r="Q115" s="15">
         <v>296000</v>
       </c>
       <c r="R115" s="15">
         <v>1841000</v>
@@ -18935,83 +18844,83 @@
         <v>253000</v>
       </c>
       <c r="T115" s="47"/>
       <c r="U115" s="15">
         <v>0</v>
       </c>
       <c r="V115" s="15">
         <v>3638000</v>
       </c>
       <c r="W115" s="15">
         <v>2527000</v>
       </c>
       <c r="X115" s="15">
         <v>920000</v>
       </c>
       <c r="Y115" s="15">
         <v>3020000</v>
       </c>
       <c r="Z115" s="47"/>
     </row>
     <row r="116" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A116" s="41" t="s">
         <v>185</v>
       </c>
       <c r="B116" s="24">
-        <f t="shared" ref="B116:J116" si="20">B111-SUM(B113:B115)</f>
+        <f t="shared" ref="B116:J116" si="29">B111-SUM(B113:B115)</f>
         <v>11844000</v>
       </c>
       <c r="C116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>14522000</v>
       </c>
       <c r="D116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>14661000</v>
       </c>
       <c r="E116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>14027000</v>
       </c>
       <c r="F116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>12958000</v>
       </c>
       <c r="G116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>13993000</v>
       </c>
       <c r="H116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>17515000</v>
       </c>
       <c r="I116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>13940000</v>
       </c>
       <c r="J116" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="29"/>
         <v>14416000</v>
       </c>
       <c r="K116" s="24">
         <v>12439000</v>
       </c>
       <c r="L116" s="24">
         <v>15357000</v>
       </c>
       <c r="M116" s="24">
         <v>15660000</v>
       </c>
       <c r="N116" s="24">
         <v>16612000</v>
       </c>
       <c r="O116" s="24">
         <v>17122000</v>
       </c>
       <c r="P116" s="24">
         <v>18256000</v>
       </c>
       <c r="Q116" s="24">
         <v>22407000</v>
       </c>
       <c r="R116" s="24">
         <v>14293000</v>
@@ -19048,83 +18957,83 @@
       <c r="H117" s="25"/>
       <c r="I117" s="25"/>
       <c r="J117" s="25"/>
       <c r="K117" s="25"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25"/>
       <c r="N117" s="25"/>
       <c r="O117" s="25"/>
       <c r="P117" s="25"/>
       <c r="Q117" s="25"/>
       <c r="R117" s="25"/>
       <c r="S117" s="25"/>
       <c r="T117" s="47"/>
       <c r="U117" s="25"/>
       <c r="V117" s="25"/>
       <c r="W117" s="25"/>
       <c r="X117" s="25"/>
       <c r="Y117" s="25"/>
       <c r="Z117" s="47"/>
     </row>
     <row r="118" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="11" t="s">
         <v>186</v>
       </c>
       <c r="B118" s="36">
-        <f t="shared" ref="B118:J118" si="21">B171</f>
+        <f t="shared" ref="B118:J118" si="30">B171</f>
         <v>30808000</v>
       </c>
       <c r="C118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>33088000</v>
       </c>
       <c r="D118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>30189000</v>
       </c>
       <c r="E118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>38559000</v>
       </c>
       <c r="F118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>33815000</v>
       </c>
       <c r="G118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>38099000</v>
       </c>
       <c r="H118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>37574000</v>
       </c>
       <c r="I118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>33158000</v>
       </c>
       <c r="J118" s="36">
-        <f t="shared" si="21"/>
+        <f t="shared" si="30"/>
         <v>32078000</v>
       </c>
       <c r="K118" s="36">
         <v>36393000</v>
       </c>
       <c r="L118" s="36">
         <v>44021000</v>
       </c>
       <c r="M118" s="36">
         <v>46644000</v>
       </c>
       <c r="N118" s="36">
         <v>58307000</v>
       </c>
       <c r="O118" s="36">
         <v>48434000</v>
       </c>
       <c r="P118" s="36">
         <v>43313000</v>
       </c>
       <c r="Q118" s="36">
         <v>47956000</v>
       </c>
       <c r="R118" s="36">
         <v>67585000</v>
@@ -19142,83 +19051,83 @@
       <c r="W118" s="36">
         <v>159136000</v>
       </c>
       <c r="X118" s="36">
         <v>198010000</v>
       </c>
       <c r="Y118" s="36">
         <v>202784000</v>
       </c>
       <c r="Z118" s="47"/>
     </row>
     <row r="119" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="20" t="s">
         <v>180</v>
       </c>
       <c r="R119" s="11"/>
       <c r="S119" s="11"/>
       <c r="T119" s="47"/>
       <c r="Z119" s="47"/>
     </row>
     <row r="120" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B120" s="13">
-        <f t="shared" ref="B120:J120" si="22">B174</f>
+        <f t="shared" ref="B120:J120" si="31">B174</f>
         <v>5029000</v>
       </c>
       <c r="C120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>2537000</v>
       </c>
       <c r="D120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>4632000</v>
       </c>
       <c r="E120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>7109000</v>
       </c>
       <c r="F120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>5407000</v>
       </c>
       <c r="G120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>7929000</v>
       </c>
       <c r="H120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>7247000</v>
       </c>
       <c r="I120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>6620000</v>
       </c>
       <c r="J120" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="31"/>
         <v>6629000</v>
       </c>
       <c r="K120" s="13">
         <v>7338000</v>
       </c>
       <c r="L120" s="13">
         <v>8680000</v>
       </c>
       <c r="M120" s="13">
         <v>9256000</v>
       </c>
       <c r="N120" s="13">
         <v>12322000</v>
       </c>
       <c r="O120" s="13">
         <v>9004000</v>
       </c>
       <c r="P120" s="13">
         <v>6965000</v>
       </c>
       <c r="Q120" s="13">
         <v>8543000</v>
       </c>
       <c r="R120" s="13">
         <v>7999000</v>
@@ -19303,83 +19212,83 @@
         <v>700000</v>
       </c>
       <c r="T121" s="47"/>
       <c r="U121" s="13">
         <v>2282000</v>
       </c>
       <c r="V121" s="13">
         <v>3170000</v>
       </c>
       <c r="W121" s="13">
         <v>5285000</v>
       </c>
       <c r="X121" s="13">
         <v>2808000</v>
       </c>
       <c r="Y121" s="13">
         <v>2774000</v>
       </c>
       <c r="Z121" s="47"/>
     </row>
     <row r="122" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B122" s="13">
-        <f t="shared" ref="B122:J122" si="23">B175</f>
+        <f t="shared" ref="B122:J122" si="32">B175</f>
         <v>0</v>
       </c>
       <c r="C122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="D122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="E122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="F122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>2857000</v>
       </c>
       <c r="H122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>1445000</v>
       </c>
       <c r="I122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>1090000</v>
       </c>
       <c r="J122" s="13">
-        <f t="shared" si="23"/>
+        <f t="shared" si="32"/>
         <v>1630000</v>
       </c>
       <c r="K122" s="13">
         <v>863000</v>
       </c>
       <c r="L122" s="13">
         <v>299000</v>
       </c>
       <c r="M122" s="13">
         <v>18000</v>
       </c>
       <c r="N122" s="13">
         <v>17000</v>
       </c>
       <c r="O122" s="13">
         <v>243000</v>
       </c>
       <c r="P122" s="13">
         <v>9000</v>
       </c>
       <c r="Q122" s="13">
         <v>7000</v>
       </c>
       <c r="R122" s="13">
         <v>340000</v>
@@ -19388,83 +19297,83 @@
         <v>0</v>
       </c>
       <c r="T122" s="47"/>
       <c r="U122" s="13">
         <v>0</v>
       </c>
       <c r="V122" s="13">
         <v>5392000</v>
       </c>
       <c r="W122" s="13">
         <v>2810000</v>
       </c>
       <c r="X122" s="13">
         <v>276000</v>
       </c>
       <c r="Y122" s="13">
         <v>356000</v>
       </c>
       <c r="Z122" s="47"/>
     </row>
     <row r="123" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="37" t="s">
         <v>146</v>
       </c>
       <c r="B123" s="13">
-        <f t="shared" ref="B123:J123" si="24">ROUND(B176,-3)</f>
+        <f t="shared" ref="B123:J123" si="33">ROUND(B176,-3)</f>
         <v>0</v>
       </c>
       <c r="C123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="D123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="E123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>1576000</v>
       </c>
       <c r="F123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>1856000</v>
       </c>
       <c r="G123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>2066000</v>
       </c>
       <c r="I123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>459000</v>
       </c>
       <c r="J123" s="13">
-        <f t="shared" si="24"/>
+        <f t="shared" si="33"/>
         <v>39000</v>
       </c>
       <c r="K123" s="13">
         <v>-8000</v>
       </c>
       <c r="L123" s="13">
         <v>646000</v>
       </c>
       <c r="M123" s="13">
         <v>954000</v>
       </c>
       <c r="N123" s="13">
         <v>277000</v>
       </c>
       <c r="O123" s="13">
         <v>162000</v>
       </c>
       <c r="P123" s="13">
         <v>1081000</v>
       </c>
       <c r="Q123" s="13">
         <v>3967000</v>
       </c>
       <c r="R123" s="13">
         <v>29230000</v>
@@ -19473,83 +19382,83 @@
         <v>7650000</v>
       </c>
       <c r="T123" s="47"/>
       <c r="U123" s="13">
         <v>1576000</v>
       </c>
       <c r="V123" s="13">
         <v>4381000</v>
       </c>
       <c r="W123" s="13">
         <v>1631000</v>
       </c>
       <c r="X123" s="13">
         <v>5487000</v>
       </c>
       <c r="Y123" s="13">
         <v>41928000</v>
       </c>
       <c r="Z123" s="47"/>
     </row>
     <row r="124" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="38" t="s">
         <v>144</v>
       </c>
       <c r="B124" s="15">
-        <f t="shared" ref="B124:J124" si="25">ROUND(B177,-3)</f>
+        <f t="shared" ref="B124:J124" si="34">ROUND(B177,-3)</f>
         <v>0</v>
       </c>
       <c r="C124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="D124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="E124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="F124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="G124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="H124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="J124" s="15">
-        <f t="shared" si="25"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="K124" s="15">
         <v>0</v>
       </c>
       <c r="L124" s="15">
         <v>0</v>
       </c>
       <c r="M124" s="15">
         <v>2750000</v>
       </c>
       <c r="N124" s="15">
         <v>11861000</v>
       </c>
       <c r="O124" s="15">
         <v>8710000</v>
       </c>
       <c r="P124" s="15">
         <v>7083000</v>
       </c>
       <c r="Q124" s="15">
         <v>7252000</v>
       </c>
       <c r="R124" s="15">
         <v>2855000</v>
@@ -19558,83 +19467,83 @@
         <v>3680000</v>
       </c>
       <c r="T124" s="47"/>
       <c r="U124" s="15">
         <v>0</v>
       </c>
       <c r="V124" s="15">
         <v>0</v>
       </c>
       <c r="W124" s="15">
         <v>2750000</v>
       </c>
       <c r="X124" s="15">
         <v>34906000</v>
       </c>
       <c r="Y124" s="15">
         <v>20870000</v>
       </c>
       <c r="Z124" s="47"/>
     </row>
     <row r="125" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A125" s="41" t="s">
         <v>187</v>
       </c>
       <c r="B125" s="24">
-        <f t="shared" ref="B125:J125" si="26">B118-SUM(B120:B124)</f>
+        <f t="shared" ref="B125:J125" si="35">B118-SUM(B120:B124)</f>
         <v>25269000</v>
       </c>
       <c r="C125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>29992000</v>
       </c>
       <c r="D125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>24951000</v>
       </c>
       <c r="E125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>29267000</v>
       </c>
       <c r="F125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>25938000</v>
       </c>
       <c r="G125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>26657000</v>
       </c>
       <c r="H125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>25886000</v>
       </c>
       <c r="I125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>24019000</v>
       </c>
       <c r="J125" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="35"/>
         <v>22803000</v>
       </c>
       <c r="K125" s="24">
         <v>27221000</v>
       </c>
       <c r="L125" s="24">
         <v>32822000</v>
       </c>
       <c r="M125" s="24">
         <v>31911000</v>
       </c>
       <c r="N125" s="24">
         <v>33095000</v>
       </c>
       <c r="O125" s="24">
         <v>29626000</v>
       </c>
       <c r="P125" s="24">
         <v>27483000</v>
       </c>
       <c r="Q125" s="24">
         <v>27495000</v>
       </c>
       <c r="R125" s="24">
         <v>26471000</v>
@@ -19756,83 +19665,83 @@
         <v>0</v>
       </c>
       <c r="T127" s="47"/>
       <c r="U127" s="13">
         <v>0</v>
       </c>
       <c r="V127" s="13">
         <v>50261000</v>
       </c>
       <c r="W127" s="13">
         <v>0</v>
       </c>
       <c r="X127" s="13">
         <v>0</v>
       </c>
       <c r="Y127" s="13">
         <v>0</v>
       </c>
       <c r="Z127" s="47"/>
     </row>
     <row r="128" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="22" t="s">
         <v>188</v>
       </c>
       <c r="B128" s="15">
-        <f t="shared" ref="B128:J128" si="27">-B127</f>
+        <f t="shared" ref="B128:J128" si="36">-B127</f>
         <v>0</v>
       </c>
       <c r="C128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="D128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="E128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="F128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="G128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>-41940000</v>
       </c>
       <c r="H128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>-9864000</v>
       </c>
       <c r="I128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>1543000</v>
       </c>
       <c r="J128" s="15">
-        <f t="shared" si="27"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="K128" s="15">
         <v>0</v>
       </c>
       <c r="L128" s="15">
         <v>0</v>
       </c>
       <c r="M128" s="15">
         <v>0</v>
       </c>
       <c r="N128" s="15">
         <v>0</v>
       </c>
       <c r="O128" s="15">
         <v>0</v>
       </c>
       <c r="P128" s="15">
         <v>0</v>
       </c>
       <c r="Q128" s="15">
         <v>0</v>
       </c>
       <c r="R128" s="15">
         <v>0</v>
@@ -19841,83 +19750,83 @@
         <v>0</v>
       </c>
       <c r="T128" s="47"/>
       <c r="U128" s="15">
         <v>0</v>
       </c>
       <c r="V128" s="15">
         <v>-50261000</v>
       </c>
       <c r="W128" s="15">
         <v>0</v>
       </c>
       <c r="X128" s="15">
         <v>0</v>
       </c>
       <c r="Y128" s="15">
         <v>0</v>
       </c>
       <c r="Z128" s="47"/>
     </row>
     <row r="129" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A129" s="41" t="s">
         <v>189</v>
       </c>
       <c r="B129" s="24">
-        <f t="shared" ref="B129:J129" si="28">SUM(B127:B128)</f>
+        <f t="shared" ref="B129:J129" si="37">SUM(B127:B128)</f>
         <v>0</v>
       </c>
       <c r="C129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="D129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="E129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="F129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="G129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="H129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="I129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="J129" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="K129" s="24">
         <v>0</v>
       </c>
       <c r="L129" s="24">
         <v>0</v>
       </c>
       <c r="M129" s="24">
         <v>0</v>
       </c>
       <c r="N129" s="24">
         <v>0</v>
       </c>
       <c r="O129" s="24">
         <v>0</v>
       </c>
       <c r="P129" s="24">
         <v>0</v>
       </c>
       <c r="Q129" s="24">
         <v>0</v>
       </c>
       <c r="R129" s="24">
         <v>0</v>
@@ -20115,83 +20024,83 @@
         <v>0</v>
       </c>
       <c r="T132" s="47"/>
       <c r="U132" s="15">
         <v>0</v>
       </c>
       <c r="V132" s="15">
         <v>0</v>
       </c>
       <c r="W132" s="15">
         <v>0</v>
       </c>
       <c r="X132" s="15">
         <v>0</v>
       </c>
       <c r="Y132" s="15">
         <v>0</v>
       </c>
       <c r="Z132" s="47"/>
     </row>
     <row r="133" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A133" s="41" t="s">
         <v>191</v>
       </c>
       <c r="B133" s="24">
-        <f t="shared" ref="B133:J133" si="29">SUM(B131:B132)</f>
+        <f t="shared" ref="B133:J133" si="38">SUM(B131:B132)</f>
         <v>0</v>
       </c>
       <c r="C133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-205000</v>
       </c>
       <c r="D133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-439000</v>
       </c>
       <c r="E133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-692000</v>
       </c>
       <c r="F133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-231000</v>
       </c>
       <c r="G133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-493000</v>
       </c>
       <c r="H133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-562000</v>
       </c>
       <c r="I133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-571000</v>
       </c>
       <c r="J133" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="38"/>
         <v>-562000</v>
       </c>
       <c r="K133" s="24">
         <v>-561000</v>
       </c>
       <c r="L133" s="24">
         <v>-4451000</v>
       </c>
       <c r="M133" s="24">
         <v>-4987000</v>
       </c>
       <c r="N133" s="24">
         <v>-4298000</v>
       </c>
       <c r="O133" s="24">
         <v>-4224000</v>
       </c>
       <c r="P133" s="24">
         <v>-4226000</v>
       </c>
       <c r="Q133" s="24">
         <v>-4078000</v>
       </c>
       <c r="R133" s="24">
         <v>-3760000</v>
@@ -20313,83 +20222,83 @@
         <v>-1862000</v>
       </c>
       <c r="T135" s="47"/>
       <c r="U135" s="13">
         <v>-1251000</v>
       </c>
       <c r="V135" s="13">
         <v>5664000</v>
       </c>
       <c r="W135" s="13">
         <v>4401000</v>
       </c>
       <c r="X135" s="13">
         <v>17098000</v>
       </c>
       <c r="Y135" s="13">
         <v>-26564000</v>
       </c>
       <c r="Z135" s="47"/>
     </row>
     <row r="136" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="11" t="s">
         <v>192</v>
       </c>
       <c r="B136" s="13">
-        <f t="shared" ref="B136:J136" si="30">B60</f>
+        <f t="shared" ref="B136:J136" si="39">B60</f>
         <v>0</v>
       </c>
       <c r="C136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="D136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="E136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="F136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="G136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="H136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="I136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="J136" s="13">
-        <f t="shared" si="30"/>
+        <f t="shared" si="39"/>
         <v>-3755000</v>
       </c>
       <c r="K136" s="13">
         <v>3625000</v>
       </c>
       <c r="L136" s="13">
         <v>-1558000</v>
       </c>
       <c r="M136" s="13">
         <v>-472000</v>
       </c>
       <c r="N136" s="13">
         <v>-13260000</v>
       </c>
       <c r="O136" s="13">
         <v>-18029000</v>
       </c>
       <c r="P136" s="13">
         <v>-2840000</v>
       </c>
       <c r="Q136" s="13">
         <v>13220000</v>
       </c>
       <c r="R136" s="13">
         <v>15305000</v>
@@ -20474,83 +20383,83 @@
         <v>0</v>
       </c>
       <c r="T137" s="47"/>
       <c r="U137" s="15">
         <v>0</v>
       </c>
       <c r="V137" s="15">
         <v>0</v>
       </c>
       <c r="W137" s="15">
         <v>2750000</v>
       </c>
       <c r="X137" s="15">
         <v>5000000</v>
       </c>
       <c r="Y137" s="15">
         <v>0</v>
       </c>
       <c r="Z137" s="47"/>
     </row>
     <row r="138" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A138" s="41" t="s">
         <v>193</v>
       </c>
       <c r="B138" s="24">
-        <f t="shared" ref="B138:J138" si="31">SUM(B135:B137)</f>
+        <f t="shared" ref="B138:J138" si="40">SUM(B135:B137)</f>
         <v>758000</v>
       </c>
       <c r="C138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>-2456000</v>
       </c>
       <c r="D138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>-1107000</v>
       </c>
       <c r="E138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>1554000</v>
       </c>
       <c r="F138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>1276000</v>
       </c>
       <c r="G138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>1219000</v>
       </c>
       <c r="H138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>1119000</v>
       </c>
       <c r="I138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>2050000</v>
       </c>
       <c r="J138" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="40"/>
         <v>451000</v>
       </c>
       <c r="K138" s="24">
         <v>80000</v>
       </c>
       <c r="L138" s="24">
         <v>2271000</v>
       </c>
       <c r="M138" s="24">
         <v>-561000</v>
       </c>
       <c r="N138" s="24">
         <v>1255000</v>
       </c>
       <c r="O138" s="24">
         <v>-405000</v>
       </c>
       <c r="P138" s="24">
         <v>298000</v>
       </c>
       <c r="Q138" s="24">
         <v>41000</v>
       </c>
       <c r="R138" s="24">
         <v>644000</v>
@@ -20757,83 +20666,83 @@
         <v>24484960</v>
       </c>
       <c r="T141" s="47"/>
       <c r="U141" s="15">
         <v>19836000</v>
       </c>
       <c r="V141" s="15">
         <v>29811000</v>
       </c>
       <c r="W141" s="15">
         <v>23778000</v>
       </c>
       <c r="X141" s="15">
         <v>33502000</v>
       </c>
       <c r="Y141" s="15">
         <v>48208960</v>
       </c>
       <c r="Z141" s="47"/>
     </row>
     <row r="142" spans="1:26" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="41" t="s">
         <v>195</v>
       </c>
       <c r="B142" s="24" t="e">
-        <f t="shared" ref="B142:J142" si="32">SUM(B140:B141)</f>
+        <f t="shared" ref="B142:J142" si="41">SUM(B140:B141)</f>
         <v>#REF!</v>
       </c>
       <c r="C142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="D142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="E142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="F142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="G142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="H142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="I142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="J142" s="24" t="e">
-        <f t="shared" si="32"/>
+        <f t="shared" si="41"/>
         <v>#REF!</v>
       </c>
       <c r="K142" s="24">
         <v>13424000</v>
       </c>
       <c r="L142" s="24">
         <v>9155000</v>
       </c>
       <c r="M142" s="24">
         <v>17170000</v>
       </c>
       <c r="N142" s="24">
         <v>11055000</v>
       </c>
       <c r="O142" s="24">
         <v>21705000</v>
       </c>
       <c r="P142" s="24">
         <v>25825000</v>
       </c>
       <c r="Q142" s="24">
         <v>4752000</v>
       </c>
       <c r="R142" s="24">
         <v>5755000</v>
@@ -21369,83 +21278,83 @@
         <v>72783000</v>
       </c>
       <c r="T152" s="46"/>
       <c r="U152" s="69">
         <v>250611000</v>
       </c>
       <c r="V152" s="69">
         <v>272436411.80000001</v>
       </c>
       <c r="W152" s="69">
         <v>311289000</v>
       </c>
       <c r="X152" s="69">
         <v>320137000</v>
       </c>
       <c r="Y152" s="69">
         <v>300030000</v>
       </c>
       <c r="Z152" s="46"/>
     </row>
     <row r="153" spans="1:26" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A153" s="41" t="s">
         <v>198</v>
       </c>
       <c r="B153" s="70">
-        <f>B152/B5</f>
+        <f t="shared" ref="B153:J153" si="42">B152/B5</f>
         <v>0.27924190988891789</v>
       </c>
       <c r="C153" s="70">
-        <f>C152/C5</f>
+        <f t="shared" si="42"/>
         <v>0.2981505471982675</v>
       </c>
       <c r="D153" s="70">
-        <f>D152/D5</f>
+        <f t="shared" si="42"/>
         <v>0.30819810285355909</v>
       </c>
       <c r="E153" s="70">
-        <f>E152/E5</f>
+        <f t="shared" si="42"/>
         <v>0.32345241266546026</v>
       </c>
       <c r="F153" s="70">
-        <f>F152/F5</f>
+        <f t="shared" si="42"/>
         <v>0.27923169825343741</v>
       </c>
       <c r="G153" s="70">
-        <f>G152/G5</f>
+        <f t="shared" si="42"/>
         <v>0.30283949434974144</v>
       </c>
       <c r="H153" s="70">
-        <f>H152/H5</f>
+        <f t="shared" si="42"/>
         <v>0.31314309233090959</v>
       </c>
       <c r="I153" s="70">
-        <f>I152/I5</f>
+        <f t="shared" si="42"/>
         <v>0.3500541471970684</v>
       </c>
       <c r="J153" s="70">
-        <f>J152/J5</f>
+        <f t="shared" si="42"/>
         <v>0.31454167930382848</v>
       </c>
       <c r="K153" s="70">
         <v>0.31982295174344361</v>
       </c>
       <c r="L153" s="70">
         <v>0.33208294092294921</v>
       </c>
       <c r="M153" s="70">
         <v>0.36069450991985808</v>
       </c>
       <c r="N153" s="70">
         <v>0.32812628802242189</v>
       </c>
       <c r="O153" s="70">
         <v>0.31687703659313082</v>
       </c>
       <c r="P153" s="70">
         <v>0.30897290979415132</v>
       </c>
       <c r="Q153" s="70">
         <v>0.3431189577742359</v>
       </c>
       <c r="R153" s="70">
         <v>0.35810111964653313</v>
@@ -21871,83 +21780,83 @@
         <v>45296000</v>
       </c>
       <c r="T160" s="46"/>
       <c r="U160" s="69">
         <v>197668000</v>
       </c>
       <c r="V160" s="69">
         <v>202204402.21000001</v>
       </c>
       <c r="W160" s="69">
         <v>205766033.72999999</v>
       </c>
       <c r="X160" s="69">
         <v>210377000</v>
       </c>
       <c r="Y160" s="69">
         <v>195510000</v>
       </c>
       <c r="Z160" s="46"/>
     </row>
     <row r="161" spans="1:26" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A161" s="41" t="s">
         <v>200</v>
       </c>
       <c r="B161" s="70">
-        <f>B160/B5</f>
+        <f t="shared" ref="B161:J161" si="43">B160/B5</f>
         <v>0.26314705823273005</v>
       </c>
       <c r="C161" s="70">
-        <f>C160/C5</f>
+        <f t="shared" si="43"/>
         <v>0.25392513244905063</v>
       </c>
       <c r="D161" s="70">
-        <f>D160/D5</f>
+        <f t="shared" si="43"/>
         <v>0.22707451395421763</v>
       </c>
       <c r="E161" s="70">
-        <f>E160/E5</f>
+        <f t="shared" si="43"/>
         <v>0.21307514949983006</v>
       </c>
       <c r="F161" s="70">
-        <f>F160/F5</f>
+        <f t="shared" si="43"/>
         <v>0.21796265328874023</v>
       </c>
       <c r="G161" s="70">
-        <f>G160/G5</f>
+        <f t="shared" si="43"/>
         <v>0.21694119900402223</v>
       </c>
       <c r="H161" s="70">
-        <f>H160/H5</f>
+        <f t="shared" si="43"/>
         <v>0.22569539717382356</v>
       </c>
       <c r="I161" s="70">
-        <f>I160/I5</f>
+        <f t="shared" si="43"/>
         <v>0.26393824762106444</v>
       </c>
       <c r="J161" s="70">
-        <f>J160/J5</f>
+        <f t="shared" si="43"/>
         <v>0.25253233082145438</v>
       </c>
       <c r="K161" s="70">
         <v>0.21953605381430838</v>
       </c>
       <c r="L161" s="70">
         <v>0.19798234552332913</v>
       </c>
       <c r="M161" s="70">
         <v>0.21462929374445677</v>
       </c>
       <c r="N161" s="70">
         <v>0.21075756326766137</v>
       </c>
       <c r="O161" s="70">
         <v>0.20420615004307277</v>
       </c>
       <c r="P161" s="70">
         <v>0.21423408460018301</v>
       </c>
       <c r="Q161" s="70">
         <v>0.22250829848197948</v>
       </c>
       <c r="R161" s="70">
         <v>0.22840789275493298</v>
@@ -22373,83 +22282,83 @@
         <v>14079000</v>
       </c>
       <c r="T168" s="46"/>
       <c r="U168" s="69">
         <v>55054000</v>
       </c>
       <c r="V168" s="69">
         <v>58404943.659999996</v>
       </c>
       <c r="W168" s="69">
         <v>57871750.390000001</v>
       </c>
       <c r="X168" s="69">
         <v>74397000</v>
       </c>
       <c r="Y168" s="69">
         <v>69035000</v>
       </c>
       <c r="Z168" s="46"/>
     </row>
     <row r="169" spans="1:26" ht="14.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A169" s="41" t="s">
         <v>202</v>
       </c>
       <c r="B169" s="70">
-        <f>B168/B5</f>
+        <f t="shared" ref="B169:J169" si="44">B168/B5</f>
         <v>5.9478135106361608E-2</v>
       </c>
       <c r="C169" s="70">
-        <f>C168/C5</f>
+        <f t="shared" si="44"/>
         <v>7.0197996828957041E-2</v>
       </c>
       <c r="D169" s="70">
-        <f>D168/D5</f>
+        <f t="shared" si="44"/>
         <v>7.1833842897460018E-2</v>
       </c>
       <c r="E169" s="70">
-        <f>E168/E5</f>
+        <f t="shared" si="44"/>
         <v>6.4425011252675385E-2</v>
       </c>
       <c r="F169" s="70">
-        <f>F168/F5</f>
+        <f t="shared" si="44"/>
         <v>6.0191378669639542E-2</v>
       </c>
       <c r="G169" s="70">
-        <f>G168/G5</f>
+        <f t="shared" si="44"/>
         <v>6.700344761539935E-2</v>
       </c>
       <c r="H169" s="70">
-        <f>H168/H5</f>
+        <f t="shared" si="44"/>
         <v>7.4851660035670189E-2</v>
       </c>
       <c r="I169" s="70">
-        <f>I168/I5</f>
+        <f t="shared" si="44"/>
         <v>6.4427806315285496E-2</v>
       </c>
       <c r="J169" s="70">
-        <f>J168/J5</f>
+        <f t="shared" si="44"/>
         <v>6.7263518279168516E-2</v>
       </c>
       <c r="K169" s="70">
         <v>5.6528061285235832E-2</v>
       </c>
       <c r="L169" s="70">
         <v>6.1283860360432263E-2</v>
       </c>
       <c r="M169" s="70">
         <v>6.2563422371017877E-2</v>
       </c>
       <c r="N169" s="70">
         <v>6.8469211112027042E-2</v>
       </c>
       <c r="O169" s="70">
         <v>6.4129742686992022E-2</v>
       </c>
       <c r="P169" s="70">
         <v>7.0190008227794573E-2</v>
       </c>
       <c r="Q169" s="70">
         <v>0.1017477897203264</v>
       </c>
       <c r="R169" s="70">
         <v>7.1762815685093143E-2</v>
@@ -23027,83 +22936,83 @@
         <v>24544000</v>
       </c>
       <c r="T178" s="46"/>
       <c r="U178" s="69">
         <v>106419000</v>
       </c>
       <c r="V178" s="69">
         <v>100765000</v>
       </c>
       <c r="W178" s="69">
         <v>113220028.64</v>
       </c>
       <c r="X178" s="69">
         <v>113197000</v>
       </c>
       <c r="Y178" s="69">
         <v>102700000</v>
       </c>
       <c r="Z178" s="46"/>
     </row>
     <row r="179" spans="1:26" ht="14.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A179" s="41" t="s">
         <v>204</v>
       </c>
       <c r="B179" s="70">
-        <f>B178/B5</f>
+        <f t="shared" ref="B179:J179" si="45">B178/B5</f>
         <v>0.12290340075929534</v>
       </c>
       <c r="C179" s="70">
-        <f>C178/C5</f>
+        <f t="shared" si="45"/>
         <v>0.14121292393364013</v>
       </c>
       <c r="D179" s="70">
-        <f>D178/D5</f>
+        <f t="shared" si="45"/>
         <v>0.11834136876763876</v>
       </c>
       <c r="E179" s="70">
-        <f>E178/E5</f>
+        <f t="shared" si="45"/>
         <v>0.13126131008699007</v>
       </c>
       <c r="F179" s="70">
-        <f>F178/F5</f>
+        <f t="shared" si="45"/>
         <v>0.1185479375696767</v>
       </c>
       <c r="G179" s="70">
-        <f>G178/G5</f>
+        <f t="shared" si="45"/>
         <v>0.12566079295154184</v>
       </c>
       <c r="H179" s="70">
-        <f>H178/H5</f>
+        <f t="shared" si="45"/>
         <v>0.1089655645493209</v>
       </c>
       <c r="I179" s="70">
-        <f>I178/I5</f>
+        <f t="shared" si="45"/>
         <v>0.10857705817631054</v>
       </c>
       <c r="J179" s="70">
-        <f>J178/J5</f>
+        <f t="shared" si="45"/>
         <v>0.10447675183724892</v>
       </c>
       <c r="K179" s="70">
         <v>0.12203466242223464</v>
       </c>
       <c r="L179" s="70">
         <v>0.12931584912286304</v>
       </c>
       <c r="M179" s="70">
         <v>0.12612562223838023</v>
       </c>
       <c r="N179" s="70">
         <v>0.13148545049872229</v>
       </c>
       <c r="O179" s="70">
         <v>0.10677553466421963</v>
       </c>
       <c r="P179" s="70">
         <v>0.10121725222419586</v>
       </c>
       <c r="Q179" s="70">
         <v>0.12016111088406646</v>
       </c>
       <c r="R179" s="70">
         <v>0.12736857960536224</v>
@@ -23662,57 +23571,57 @@
       <c r="V191" s="47"/>
       <c r="W191" s="47"/>
       <c r="X191" s="47"/>
       <c r="Y191" s="47"/>
       <c r="Z191" s="47"/>
     </row>
     <row r="192" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="193" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="194" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="195" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="196" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="197" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="198" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="199" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="200" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="201" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="202" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="203" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:Z55"/>
+  <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="P3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="V11" sqref="V11"/>
+      <selection pane="bottomRight" activeCell="AD33" sqref="AD33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="86" customWidth="1"/>
     <col min="20" max="20" width="0.90625" customWidth="1"/>
     <col min="26" max="26" width="0.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="str">
         <f>'Financial Statements'!A1</f>
         <v>Shutterstock, Inc. Fourth Quarter Financial Information</v>
       </c>
       <c r="T1" s="46"/>
       <c r="Z1" s="46"/>
     </row>
     <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
@@ -24833,1875 +24742,1243 @@
       <c r="C24" s="51"/>
       <c r="D24" s="51"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="46"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="46"/>
     </row>
-    <row r="25" spans="1:26" s="96" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="94" t="s">
+    <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="33" t="s">
         <v>225</v>
       </c>
-      <c r="B25" s="95"/>
-[...335 lines deleted...]
-      <c r="A31" s="33" t="s">
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="34"/>
+      <c r="R25" s="34"/>
+      <c r="S25" s="34"/>
+      <c r="T25" s="47"/>
+      <c r="U25" s="34"/>
+      <c r="V25" s="34"/>
+      <c r="W25" s="34"/>
+      <c r="X25" s="34"/>
+      <c r="Y25" s="34"/>
+      <c r="Z25" s="46"/>
+    </row>
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="84" t="s">
         <v>226</v>
       </c>
-      <c r="B31" s="34"/>
-[...26 lines deleted...]
-      <c r="A32" s="84" t="s">
+      <c r="B26" s="13">
+        <v>195156000</v>
+      </c>
+      <c r="C26" s="13">
+        <v>200204000</v>
+      </c>
+      <c r="D26" s="13">
+        <v>196433000</v>
+      </c>
+      <c r="E26" s="13">
+        <v>197513000</v>
+      </c>
+      <c r="F26" s="13">
+        <v>193984000</v>
+      </c>
+      <c r="G26" s="13">
+        <v>186963000</v>
+      </c>
+      <c r="H26" s="13">
+        <v>178791000</v>
+      </c>
+      <c r="I26" s="13">
+        <v>177526000</v>
+      </c>
+      <c r="J26" s="13">
+        <v>173830000</v>
+      </c>
+      <c r="K26" s="13">
+        <v>169951000</v>
+      </c>
+      <c r="L26" s="13">
+        <v>203713000</v>
+      </c>
+      <c r="M26" s="13">
+        <v>212517000</v>
+      </c>
+      <c r="N26" s="13">
+        <v>202888000</v>
+      </c>
+      <c r="O26" s="13">
+        <v>199796000</v>
+      </c>
+      <c r="P26" s="13">
+        <v>194426000</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>189551000</v>
+      </c>
+      <c r="R26" s="13">
+        <v>178126000</v>
+      </c>
+      <c r="S26" s="13">
+        <v>165664000</v>
+      </c>
+      <c r="T26" s="47"/>
+      <c r="U26" s="13">
+        <v>789306000</v>
+      </c>
+      <c r="V26" s="13">
+        <v>737264000</v>
+      </c>
+      <c r="W26" s="13">
+        <v>760011000</v>
+      </c>
+      <c r="X26" s="13">
+        <v>786661000</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>727767000</v>
+      </c>
+      <c r="Z26" s="47"/>
+    </row>
+    <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="85" t="s">
         <v>227</v>
       </c>
-      <c r="B32" s="13">
-[...75 lines deleted...]
-      <c r="B33" s="15">
+      <c r="B27" s="15">
         <v>3976000</v>
       </c>
-      <c r="C33" s="15">
+      <c r="C27" s="15">
         <v>6668000</v>
       </c>
-      <c r="D33" s="15">
+      <c r="D27" s="15">
         <v>7663000</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E27" s="15">
         <v>20213000</v>
       </c>
-      <c r="F33" s="15">
+      <c r="F27" s="15">
         <v>21296000</v>
       </c>
-      <c r="G33" s="15">
+      <c r="G27" s="15">
         <v>21877000</v>
       </c>
-      <c r="H33" s="15">
+      <c r="H27" s="15">
         <v>54457000</v>
       </c>
-      <c r="I33" s="15">
+      <c r="I27" s="15">
         <v>39693000</v>
       </c>
-      <c r="J33" s="15">
+      <c r="J27" s="15">
         <v>40485000</v>
       </c>
-      <c r="K33" s="15">
+      <c r="K27" s="15">
         <v>50102000</v>
       </c>
-      <c r="L33" s="15">
+      <c r="L27" s="15">
         <v>46875000</v>
       </c>
-      <c r="M33" s="15">
+      <c r="M27" s="15">
         <v>37789000</v>
       </c>
-      <c r="N33" s="15">
+      <c r="N27" s="15">
         <v>39732000</v>
       </c>
-      <c r="O33" s="15">
+      <c r="O27" s="15">
         <v>67194000</v>
       </c>
-      <c r="P33" s="15">
+      <c r="P27" s="15">
         <v>65668000</v>
       </c>
-      <c r="Q33" s="15">
+      <c r="Q27" s="15">
         <v>30670000</v>
       </c>
-      <c r="R33" s="15">
+      <c r="R27" s="15">
         <v>21044000</v>
       </c>
-      <c r="S33" s="15">
+      <c r="S27" s="15">
         <v>56137000</v>
       </c>
-      <c r="T33" s="89"/>
-      <c r="U33" s="15">
+      <c r="T27" s="89"/>
+      <c r="U27" s="15">
         <v>38520000</v>
       </c>
-      <c r="V33" s="15">
+      <c r="V27" s="15">
         <v>137323000</v>
       </c>
-      <c r="W33" s="15">
+      <c r="W27" s="15">
         <v>175251000</v>
       </c>
-      <c r="X33" s="15">
+      <c r="X27" s="15">
         <v>203264000</v>
       </c>
-      <c r="Y33" s="15">
+      <c r="Y27" s="15">
         <v>173519000</v>
       </c>
-      <c r="Z33" s="89"/>
-[...2 lines deleted...]
-      <c r="A34" s="86" t="s">
+      <c r="Z27" s="89"/>
+    </row>
+    <row r="28" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="87">
+      <c r="B28" s="87">
         <v>199132000</v>
       </c>
-      <c r="C34" s="87">
+      <c r="C28" s="87">
         <v>206872000</v>
       </c>
-      <c r="D34" s="87">
+      <c r="D28" s="87">
         <v>204096000</v>
       </c>
-      <c r="E34" s="87">
+      <c r="E28" s="87">
         <v>217726000</v>
       </c>
-      <c r="F34" s="87">
+      <c r="F28" s="87">
         <v>215280000</v>
       </c>
-      <c r="G34" s="87">
+      <c r="G28" s="87">
         <v>208839000</v>
       </c>
-      <c r="H34" s="87">
+      <c r="H28" s="87">
         <v>233248000</v>
       </c>
-      <c r="I34" s="87">
+      <c r="I28" s="87">
         <v>217219000</v>
       </c>
-      <c r="J34" s="87">
+      <c r="J28" s="87">
         <v>214315000</v>
       </c>
-      <c r="K34" s="87">
+      <c r="K28" s="87">
         <v>220053000</v>
       </c>
-      <c r="L34" s="87">
-        <f t="shared" ref="L34:S34" si="0">SUM(L32:L33)</f>
+      <c r="L28" s="87">
+        <f t="shared" ref="L28:S28" si="0">SUM(L26:L27)</f>
         <v>250588000</v>
       </c>
-      <c r="M34" s="87">
+      <c r="M28" s="87">
         <f t="shared" si="0"/>
         <v>250306000</v>
       </c>
-      <c r="N34" s="87">
+      <c r="N28" s="87">
         <f t="shared" si="0"/>
         <v>242620000</v>
       </c>
-      <c r="O34" s="87">
+      <c r="O28" s="87">
         <f t="shared" si="0"/>
         <v>266990000</v>
       </c>
-      <c r="P34" s="87">
+      <c r="P28" s="87">
         <f t="shared" si="0"/>
         <v>260094000</v>
       </c>
-      <c r="Q34" s="87">
+      <c r="Q28" s="87">
         <f t="shared" si="0"/>
         <v>220221000</v>
       </c>
-      <c r="R34" s="87">
+      <c r="R28" s="87">
         <f t="shared" si="0"/>
         <v>199170000</v>
       </c>
-      <c r="S34" s="87">
+      <c r="S28" s="87">
         <f t="shared" si="0"/>
         <v>221801000</v>
       </c>
-      <c r="T34" s="90"/>
-      <c r="U34" s="87">
+      <c r="T28" s="90"/>
+      <c r="U28" s="87">
         <v>827826000</v>
       </c>
-      <c r="V34" s="87">
+      <c r="V28" s="87">
         <v>874586000</v>
       </c>
-      <c r="W34" s="87">
+      <c r="W28" s="87">
         <v>935262000</v>
       </c>
-      <c r="X34" s="87">
+      <c r="X28" s="87">
         <v>989925000</v>
       </c>
-      <c r="Y34" s="87">
+      <c r="Y28" s="87">
         <v>901286000</v>
       </c>
-      <c r="Z34" s="90"/>
-[...30 lines deleted...]
-      <c r="A36" s="33" t="s">
+      <c r="Z28" s="90"/>
+    </row>
+    <row r="29" spans="1:26" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="91"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="25"/>
+      <c r="O29" s="25"/>
+      <c r="P29" s="25"/>
+      <c r="Q29" s="25"/>
+      <c r="R29" s="25"/>
+      <c r="S29" s="25"/>
+      <c r="T29" s="92"/>
+      <c r="U29" s="25"/>
+      <c r="V29" s="25"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="25"/>
+      <c r="Y29" s="25"/>
+      <c r="Z29" s="92"/>
+    </row>
+    <row r="30" spans="1:26" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="33" t="s">
+        <v>228</v>
+      </c>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="34"/>
+      <c r="R30" s="34"/>
+      <c r="S30" s="34"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="34"/>
+      <c r="V30" s="34"/>
+      <c r="W30" s="34"/>
+      <c r="X30" s="34"/>
+      <c r="Y30" s="34"/>
+      <c r="Z30" s="47"/>
+    </row>
+    <row r="31" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="20" t="s">
         <v>229</v>
       </c>
-      <c r="B36" s="34"/>
-[...29 lines deleted...]
-      <c r="B37" s="36">
+      <c r="B31" s="36">
         <v>199132000</v>
       </c>
-      <c r="C37" s="36">
+      <c r="C31" s="36">
         <v>206872000</v>
       </c>
-      <c r="D37" s="36">
+      <c r="D31" s="36">
         <v>204096000</v>
       </c>
-      <c r="E37" s="36">
+      <c r="E31" s="36">
         <v>217726000</v>
       </c>
-      <c r="F37" s="36">
+      <c r="F31" s="36">
         <v>215280000</v>
       </c>
-      <c r="G37" s="36">
+      <c r="G31" s="36">
         <f>'Financial Statements'!G5</f>
         <v>208840000</v>
       </c>
-      <c r="H37" s="36">
+      <c r="H31" s="36">
         <f>'Financial Statements'!H5</f>
         <v>233248000</v>
       </c>
-      <c r="I37" s="36">
+      <c r="I31" s="36">
         <f>'Financial Statements'!I5</f>
         <v>217219000</v>
       </c>
-      <c r="J37" s="36">
+      <c r="J31" s="36">
         <f>'Financial Statements'!J5</f>
         <v>214315000</v>
       </c>
-      <c r="K37" s="36">
+      <c r="K31" s="36">
         <f>'Financial Statements'!K5</f>
         <v>220053000</v>
       </c>
-      <c r="L37" s="36">
+      <c r="L31" s="36">
         <f>'Financial Statements'!L5</f>
         <v>250588000</v>
       </c>
-      <c r="M37" s="36">
+      <c r="M31" s="36">
         <f>'Financial Statements'!M5</f>
         <v>250306000</v>
       </c>
-      <c r="N37" s="36">
+      <c r="N31" s="36">
         <f>'Financial Statements'!N5</f>
         <v>242620000</v>
       </c>
-      <c r="O37" s="36">
+      <c r="O31" s="36">
         <f>'Financial Statements'!O5</f>
         <v>266990000</v>
       </c>
-      <c r="P37" s="36">
+      <c r="P31" s="36">
         <f>'Financial Statements'!P5</f>
         <v>260094000</v>
       </c>
-      <c r="Q37" s="36">
+      <c r="Q31" s="36">
         <f>'Financial Statements'!Q5</f>
         <v>220221000</v>
       </c>
-      <c r="R37" s="36">
+      <c r="R31" s="36">
         <f>'Financial Statements'!R5</f>
         <v>199170000</v>
       </c>
-      <c r="S37" s="36">
+      <c r="S31" s="36">
         <f>'Financial Statements'!S5</f>
         <v>221801000</v>
       </c>
+      <c r="T31" s="47"/>
+      <c r="U31" s="36">
+        <v>827826000</v>
+      </c>
+      <c r="V31" s="36">
+        <v>874587000</v>
+      </c>
+      <c r="W31" s="36">
+        <v>935262000</v>
+      </c>
+      <c r="X31" s="36">
+        <v>989925000</v>
+      </c>
+      <c r="Z31" s="47"/>
+    </row>
+    <row r="32" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="B32" s="81">
+        <v>0.09</v>
+      </c>
+      <c r="C32" s="81">
+        <v>0.09</v>
+      </c>
+      <c r="D32" s="81">
+        <v>0.05</v>
+      </c>
+      <c r="E32" s="81">
+        <v>0.06</v>
+      </c>
+      <c r="F32" s="28">
+        <v>8.1094524667961299E-2</v>
+      </c>
+      <c r="G32" s="28">
+        <v>9.5131288912950803E-3</v>
+      </c>
+      <c r="H32" s="28">
+        <v>0.14283474443399199</v>
+      </c>
+      <c r="I32" s="28">
+        <v>-2.3286148645544902E-3</v>
+      </c>
+      <c r="J32" s="28">
+        <v>-4.4825343738387202E-3</v>
+      </c>
+      <c r="K32" s="28">
+        <v>5.3691821490136002E-2</v>
+      </c>
+      <c r="L32" s="28">
+        <v>7.4341473453148593E-2</v>
+      </c>
+      <c r="M32" s="28">
+        <v>0.15232092956877599</v>
+      </c>
+      <c r="N32" s="28">
+        <v>0.132071950166811</v>
+      </c>
+      <c r="O32" s="28">
+        <v>0.21329861442470699</v>
+      </c>
+      <c r="P32" s="28">
+        <v>3.79347774035469E-2</v>
+      </c>
+      <c r="Q32" s="28">
+        <v>-0.120192883910094</v>
+      </c>
+      <c r="R32" s="28">
+        <v>-0.179086637540186</v>
+      </c>
+      <c r="S32" s="28">
+        <v>-0.16925353009475999</v>
+      </c>
+      <c r="T32" s="47"/>
+      <c r="U32" s="28">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="V32" s="28">
+        <v>0.06</v>
+      </c>
+      <c r="W32" s="28">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="X32" s="28">
+        <v>0.06</v>
+      </c>
+      <c r="Z32" s="47"/>
+    </row>
+    <row r="33" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="37" t="s">
+        <v>231</v>
+      </c>
+      <c r="B33" s="81">
+        <v>0.11</v>
+      </c>
+      <c r="C33" s="81">
+        <v>0.13</v>
+      </c>
+      <c r="D33" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="E33" s="81">
+        <v>0.09</v>
+      </c>
+      <c r="F33" s="28">
+        <v>9.8035461524835804E-2</v>
+      </c>
+      <c r="G33" s="28">
+        <v>7.5855966974747203E-3</v>
+      </c>
+      <c r="H33" s="28">
+        <v>0.12079317531945701</v>
+      </c>
+      <c r="I33" s="28">
+        <v>-4.1400368812172196E-3</v>
+      </c>
+      <c r="J33" s="28">
+        <v>-3.7457730675049001E-3</v>
+      </c>
+      <c r="K33" s="28">
+        <v>5.8596491568784402E-2</v>
+      </c>
+      <c r="L33" s="28">
+        <v>6.6350520122484102E-2</v>
+      </c>
+      <c r="M33" s="28">
+        <v>0.158</v>
+      </c>
+      <c r="N33" s="28">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="O33" s="28">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="P33" s="28">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>-0.14213904785088999</v>
+      </c>
+      <c r="R33" s="28">
+        <v>-0.191151314823261</v>
+      </c>
+      <c r="S33" s="28">
+        <v>-0.17</v>
+      </c>
+      <c r="T33" s="47"/>
+      <c r="U33" s="28">
+        <v>0.11</v>
+      </c>
+      <c r="V33" s="28">
+        <v>0.05</v>
+      </c>
+      <c r="W33" s="28">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="X33" s="28">
+        <v>0.05</v>
+      </c>
+      <c r="Z33" s="47"/>
+    </row>
+    <row r="34" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="B34" s="81">
+        <v>0.11</v>
+      </c>
+      <c r="C34" s="81">
+        <v>0.13</v>
+      </c>
+      <c r="D34" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="E34" s="81">
+        <v>0.09</v>
+      </c>
+      <c r="F34" s="28">
+        <v>9.8035461524835804E-2</v>
+      </c>
+      <c r="G34" s="28">
+        <v>7.5855966974747203E-3</v>
+      </c>
+      <c r="H34" s="28">
+        <v>0.12079317531945701</v>
+      </c>
+      <c r="I34" s="28">
+        <v>-4.1400368812172196E-3</v>
+      </c>
+      <c r="J34" s="28">
+        <v>-3.7457730675049001E-3</v>
+      </c>
+      <c r="K34" s="28">
+        <v>5.8596491568784402E-2</v>
+      </c>
+      <c r="L34" s="28">
+        <v>6.6350520122484102E-2</v>
+      </c>
+      <c r="M34" s="28">
+        <v>0.158</v>
+      </c>
+      <c r="N34" s="28">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="O34" s="28">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="P34" s="28">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>-0.14213904785088999</v>
+      </c>
+      <c r="R34" s="28">
+        <v>-0.191151314823261</v>
+      </c>
+      <c r="S34" s="28">
+        <v>-0.17</v>
+      </c>
+      <c r="T34" s="47"/>
+      <c r="U34" s="28">
+        <v>0.11</v>
+      </c>
+      <c r="V34" s="28">
+        <v>0.05</v>
+      </c>
+      <c r="W34" s="28">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="X34" s="28">
+        <v>0.05</v>
+      </c>
+      <c r="Z34" s="47"/>
+    </row>
+    <row r="35" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="R35" s="11"/>
+      <c r="T35" s="47"/>
+      <c r="Z35" s="47"/>
+    </row>
+    <row r="36" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="B36" s="36">
+        <f t="shared" ref="B36:S36" si="1">B26</f>
+        <v>195156000</v>
+      </c>
+      <c r="C36" s="36">
+        <f t="shared" si="1"/>
+        <v>200204000</v>
+      </c>
+      <c r="D36" s="36">
+        <f t="shared" si="1"/>
+        <v>196433000</v>
+      </c>
+      <c r="E36" s="36">
+        <f t="shared" si="1"/>
+        <v>197513000</v>
+      </c>
+      <c r="F36" s="36">
+        <f t="shared" si="1"/>
+        <v>193984000</v>
+      </c>
+      <c r="G36" s="36">
+        <f t="shared" si="1"/>
+        <v>186963000</v>
+      </c>
+      <c r="H36" s="36">
+        <f t="shared" si="1"/>
+        <v>178791000</v>
+      </c>
+      <c r="I36" s="36">
+        <f t="shared" si="1"/>
+        <v>177526000</v>
+      </c>
+      <c r="J36" s="36">
+        <f t="shared" si="1"/>
+        <v>173830000</v>
+      </c>
+      <c r="K36" s="36">
+        <f t="shared" si="1"/>
+        <v>169951000</v>
+      </c>
+      <c r="L36" s="36">
+        <f t="shared" si="1"/>
+        <v>203713000</v>
+      </c>
+      <c r="M36" s="36">
+        <f t="shared" si="1"/>
+        <v>212517000</v>
+      </c>
+      <c r="N36" s="36">
+        <f t="shared" si="1"/>
+        <v>202888000</v>
+      </c>
+      <c r="O36" s="36">
+        <f t="shared" si="1"/>
+        <v>199796000</v>
+      </c>
+      <c r="P36" s="36">
+        <f t="shared" si="1"/>
+        <v>194426000</v>
+      </c>
+      <c r="Q36" s="36">
+        <f t="shared" si="1"/>
+        <v>189551000</v>
+      </c>
+      <c r="R36" s="36">
+        <f t="shared" si="1"/>
+        <v>178126000</v>
+      </c>
+      <c r="S36" s="36">
+        <f t="shared" si="1"/>
+        <v>165664000</v>
+      </c>
+      <c r="T36" s="47"/>
+      <c r="U36" s="36">
+        <v>789306000</v>
+      </c>
+      <c r="V36" s="36">
+        <v>737264000</v>
+      </c>
+      <c r="W36" s="36">
+        <v>760011000</v>
+      </c>
+      <c r="X36" s="36">
+        <v>786661000</v>
+      </c>
+      <c r="Z36" s="47"/>
+    </row>
+    <row r="37" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="B37" s="81">
+        <v>0.08</v>
+      </c>
+      <c r="C37" s="81">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D37" s="81">
+        <v>0.04</v>
+      </c>
+      <c r="E37" s="81">
+        <v>-0.01</v>
+      </c>
+      <c r="F37" s="81">
+        <v>-0.01</v>
+      </c>
+      <c r="G37" s="81">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="H37" s="81">
+        <v>-0.09</v>
+      </c>
+      <c r="I37" s="28">
+        <v>-0.101193339172611</v>
+      </c>
+      <c r="J37" s="28">
+        <v>-0.103895166611679</v>
+      </c>
+      <c r="K37" s="28">
+        <v>-9.0991265651492501E-2</v>
+      </c>
+      <c r="L37" s="28">
+        <v>0.13939180383800101</v>
+      </c>
+      <c r="M37" s="28">
+        <v>0.197103522864257</v>
+      </c>
+      <c r="N37" s="28">
+        <v>0.16716332048553201</v>
+      </c>
+      <c r="O37" s="28">
+        <v>0.175609440368106</v>
+      </c>
+      <c r="P37" s="28">
+        <v>-4.5588646772665498E-2</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>-0.108066648785744</v>
+      </c>
+      <c r="R37" s="28">
+        <v>-0.12204763219115999</v>
+      </c>
+      <c r="S37" s="28">
+        <v>-0.170834250935955</v>
+      </c>
       <c r="T37" s="47"/>
-      <c r="U37" s="36">
-[...9 lines deleted...]
-        <v>989925000</v>
+      <c r="U37" s="28">
+        <v>0.04</v>
+      </c>
+      <c r="V37" s="28">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="W37" s="28">
+        <v>0.03</v>
+      </c>
+      <c r="X37" s="28">
+        <v>0.04</v>
       </c>
       <c r="Z37" s="47"/>
     </row>
     <row r="38" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="37" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B38" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="C38" s="81">
+        <v>0.11</v>
+      </c>
+      <c r="D38" s="81">
         <v>0.09</v>
       </c>
-      <c r="C38" s="81">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="81">
-        <v>0.06</v>
-[...8 lines deleted...]
-        <v>0.14283474443399199</v>
+        <v>0.02</v>
+      </c>
+      <c r="F38" s="81">
+        <v>0.01</v>
+      </c>
+      <c r="G38" s="81">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="H38" s="81">
+        <v>-0.11</v>
       </c>
       <c r="I38" s="28">
-        <v>-2.3286148645544902E-3</v>
+        <v>-0.10308774228539801</v>
       </c>
       <c r="J38" s="28">
-        <v>-4.4825343738387202E-3</v>
+        <v>-0.10273370495982199</v>
       </c>
       <c r="K38" s="28">
-        <v>5.3691821490136002E-2</v>
+        <v>-8.5511727660394804E-2</v>
       </c>
       <c r="L38" s="28">
-        <v>7.4341473453148593E-2</v>
+        <v>0.12938280845352501</v>
       </c>
       <c r="M38" s="28">
-        <v>0.15232092956877599</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="N38" s="28">
-        <v>0.132071950166811</v>
+        <v>0.17199999999999999</v>
       </c>
       <c r="O38" s="28">
-        <v>0.21329861442470699</v>
+        <v>0.161</v>
       </c>
       <c r="P38" s="28">
-        <v>3.79347774035469E-2</v>
+        <v>-5.1999999999999998E-2</v>
       </c>
       <c r="Q38" s="28">
-        <v>-0.120192883910094</v>
+        <v>-0.13125563845476501</v>
       </c>
       <c r="R38" s="28">
-        <v>-0.179086637540186</v>
+        <v>-0.136470570872397</v>
       </c>
       <c r="S38" s="28">
-        <v>-0.16925353009475999</v>
+        <v>-0.16200000000000001</v>
       </c>
       <c r="T38" s="47"/>
       <c r="U38" s="28">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="V38" s="28">
-        <v>0.06</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="W38" s="28">
-        <v>7.0000000000000007E-2</v>
+        <v>0.03</v>
       </c>
       <c r="X38" s="28">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="Z38" s="47"/>
     </row>
     <row r="39" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="37" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="R39" s="11"/>
       <c r="T39" s="47"/>
-      <c r="U39" s="28">
-[...10 lines deleted...]
-      </c>
       <c r="Z39" s="47"/>
     </row>
     <row r="40" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="37" t="s">
-[...241 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="A40" s="20" t="s">
         <v>236</v>
       </c>
-      <c r="B44" s="81">
-[...78 lines deleted...]
-        <f t="shared" ref="B46:S46" si="2">B33</f>
+      <c r="B40" s="36">
+        <f t="shared" ref="B40:S40" si="2">B27</f>
         <v>3976000</v>
       </c>
-      <c r="C46" s="36">
+      <c r="C40" s="36">
         <f t="shared" si="2"/>
         <v>6668000</v>
       </c>
-      <c r="D46" s="36">
+      <c r="D40" s="36">
         <f t="shared" si="2"/>
         <v>7663000</v>
       </c>
-      <c r="E46" s="36">
+      <c r="E40" s="36">
         <f t="shared" si="2"/>
         <v>20213000</v>
       </c>
-      <c r="F46" s="36">
+      <c r="F40" s="36">
         <f t="shared" si="2"/>
         <v>21296000</v>
       </c>
-      <c r="G46" s="36">
+      <c r="G40" s="36">
         <f t="shared" si="2"/>
         <v>21877000</v>
       </c>
-      <c r="H46" s="36">
+      <c r="H40" s="36">
         <f t="shared" si="2"/>
         <v>54457000</v>
       </c>
-      <c r="I46" s="36">
+      <c r="I40" s="36">
         <f t="shared" si="2"/>
         <v>39693000</v>
       </c>
-      <c r="J46" s="36">
+      <c r="J40" s="36">
         <f t="shared" si="2"/>
         <v>40485000</v>
       </c>
-      <c r="K46" s="36">
+      <c r="K40" s="36">
         <f t="shared" si="2"/>
         <v>50102000</v>
       </c>
-      <c r="L46" s="36">
+      <c r="L40" s="36">
         <f t="shared" si="2"/>
         <v>46875000</v>
       </c>
-      <c r="M46" s="36">
+      <c r="M40" s="36">
         <f t="shared" si="2"/>
         <v>37789000</v>
       </c>
-      <c r="N46" s="36">
+      <c r="N40" s="36">
         <f t="shared" si="2"/>
         <v>39732000</v>
       </c>
-      <c r="O46" s="36">
+      <c r="O40" s="36">
         <f t="shared" si="2"/>
         <v>67194000</v>
       </c>
-      <c r="P46" s="36">
+      <c r="P40" s="36">
         <f t="shared" si="2"/>
         <v>65668000</v>
       </c>
-      <c r="Q46" s="36">
+      <c r="Q40" s="36">
         <f t="shared" si="2"/>
         <v>30670000</v>
       </c>
-      <c r="R46" s="36">
+      <c r="R40" s="36">
         <f t="shared" si="2"/>
         <v>21044000</v>
       </c>
-      <c r="S46" s="36">
+      <c r="S40" s="36">
         <f t="shared" si="2"/>
         <v>56137000</v>
       </c>
-      <c r="T46" s="47"/>
-      <c r="U46" s="36">
+      <c r="T40" s="47"/>
+      <c r="U40" s="36">
         <v>38520000</v>
       </c>
-      <c r="V46" s="36">
+      <c r="V40" s="36">
         <v>137323000</v>
       </c>
-      <c r="W46" s="36">
+      <c r="W40" s="36">
         <v>175251000</v>
       </c>
-      <c r="X46" s="36">
+      <c r="X40" s="36">
         <v>203264000</v>
       </c>
-      <c r="Z46" s="47"/>
-[...2 lines deleted...]
-      <c r="A47" s="37" t="s">
+      <c r="Z40" s="47"/>
+    </row>
+    <row r="41" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="37" t="s">
+        <v>237</v>
+      </c>
+      <c r="B41" s="81">
+        <v>1.23</v>
+      </c>
+      <c r="C41" s="81">
+        <v>1.66</v>
+      </c>
+      <c r="D41" s="81">
+        <v>0.25</v>
+      </c>
+      <c r="E41" s="81">
+        <v>2.65</v>
+      </c>
+      <c r="F41" s="81">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="G41" s="81">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="H41" s="81">
+        <v>6.11</v>
+      </c>
+      <c r="I41" s="28">
+        <v>0.96373620937020699</v>
+      </c>
+      <c r="J41" s="28">
+        <v>0.90106123215627298</v>
+      </c>
+      <c r="K41" s="28">
+        <v>1.29016775609087</v>
+      </c>
+      <c r="L41" s="28">
+        <v>-0.13922911655067299</v>
+      </c>
+      <c r="M41" s="28">
+        <v>-4.7968155594185401E-2</v>
+      </c>
+      <c r="N41" s="28">
+        <v>-1.85994812893664E-2</v>
+      </c>
+      <c r="O41" s="28">
+        <v>0.34114406610514603</v>
+      </c>
+      <c r="P41" s="28">
+        <v>0.40091733333333301</v>
+      </c>
+      <c r="Q41" s="28">
+        <v>-0.18838815528328301</v>
+      </c>
+      <c r="R41" s="28">
+        <v>-0.47035135407228401</v>
+      </c>
+      <c r="S41" s="28">
+        <v>-0.16453850046135099</v>
+      </c>
+      <c r="T41" s="47"/>
+      <c r="U41" s="28">
+        <v>1.42</v>
+      </c>
+      <c r="V41" s="28">
+        <v>2.56</v>
+      </c>
+      <c r="W41" s="28">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="X41" s="28">
+        <v>0.16</v>
+      </c>
+      <c r="Z41" s="47"/>
+    </row>
+    <row r="42" spans="1:26" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="37" t="s">
         <v>238</v>
       </c>
-      <c r="B47" s="81">
+      <c r="B42" s="81">
         <v>1.23</v>
       </c>
-      <c r="C47" s="81">
-[...11 lines deleted...]
-      <c r="G47" s="81">
+      <c r="C42" s="81">
+        <v>1.68</v>
+      </c>
+      <c r="D42" s="81">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E42" s="81">
+        <v>2.68</v>
+      </c>
+      <c r="F42" s="81">
+        <v>4.37</v>
+      </c>
+      <c r="G42" s="81">
         <v>2.2799999999999998</v>
       </c>
-      <c r="H47" s="81">
-[...39 lines deleted...]
-      <c r="V47" s="28">
+      <c r="H42" s="81">
+        <v>6.09</v>
+      </c>
+      <c r="I42" s="28">
+        <v>0.96284099454523697</v>
+      </c>
+      <c r="J42" s="28">
+        <v>0.89793294041124805</v>
+      </c>
+      <c r="K42" s="28">
+        <v>1.2902023101728799</v>
+      </c>
+      <c r="L42" s="28">
+        <v>-0.14059202940044899</v>
+      </c>
+      <c r="M42" s="28">
+        <v>-4.9000000000000002E-2</v>
+      </c>
+      <c r="N42" s="28">
+        <v>-1.9E-2</v>
+      </c>
+      <c r="O42" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="P42" s="28">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>-0.203343896435626</v>
+      </c>
+      <c r="R42" s="28">
+        <v>-0.47037334530702002</v>
+      </c>
+      <c r="S42" s="28">
+        <v>-0.192</v>
+      </c>
+      <c r="T42" s="47"/>
+      <c r="U42" s="28">
+        <v>1.44</v>
+      </c>
+      <c r="V42" s="28">
         <v>2.56</v>
       </c>
-      <c r="W47" s="28">
+      <c r="W42" s="28">
         <v>0.28000000000000003</v>
       </c>
-      <c r="X47" s="28">
+      <c r="X42" s="28">
         <v>0.16</v>
       </c>
-      <c r="Z47" s="47"/>
-[...393 lines deleted...]
-      <c r="Z55" s="47"/>
+      <c r="Z42" s="47"/>
+    </row>
+    <row r="43" spans="1:26" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="47"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="47"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="47"/>
+      <c r="J43" s="47"/>
+      <c r="K43" s="47"/>
+      <c r="L43" s="47"/>
+      <c r="M43" s="47"/>
+      <c r="N43" s="47"/>
+      <c r="O43" s="47"/>
+      <c r="P43" s="47"/>
+      <c r="Q43" s="47"/>
+      <c r="R43" s="47"/>
+      <c r="S43" s="47"/>
+      <c r="T43" s="47"/>
+      <c r="U43" s="47"/>
+      <c r="V43" s="47"/>
+      <c r="W43" s="47"/>
+      <c r="X43" s="47"/>
+      <c r="Y43" s="47"/>
+      <c r="Z43" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B211"/>
   <sheetViews>
     <sheetView showRuler="0" topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="142.81640625" customWidth="1"/>
     <col min="2" max="2" width="0.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="35" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:2" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="93" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B2" s="46"/>
     </row>
     <row r="3" spans="1:2" ht="262.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="115" t="s">
-        <v>248</v>
+      <c r="A3" s="95" t="s">
+        <v>243</v>
       </c>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:2" ht="172.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="93" t="s">
+        <v>241</v>
+      </c>
+      <c r="B4" s="47"/>
+    </row>
+    <row r="5" spans="1:2" ht="144.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="95" t="s">
         <v>245</v>
       </c>
-      <c r="B4" s="47"/>
-[...4 lines deleted...]
-      </c>
       <c r="B5" s="47"/>
     </row>
     <row r="6" spans="1:2" ht="70.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="115" t="s">
-        <v>249</v>
+      <c r="A6" s="95" t="s">
+        <v>244</v>
       </c>
       <c r="B6" s="47"/>
     </row>
     <row r="7" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="47"/>
     </row>
     <row r="8" spans="1:2" ht="5.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="47"/>
       <c r="B8" s="47"/>
     </row>
     <row r="9" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="11" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="16" spans="1:2" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="18" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="21" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" ht="14.15" customHeight="1" x14ac:dyDescent="0.25"/>